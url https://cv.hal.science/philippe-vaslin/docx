--- v0 (2026-03-06)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vaslin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5695-196X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150158173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frobenius correlation based u-shapelets discovery for time series clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.107301. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Wheelchair Biomechanics Within the First 120 Minutes of Practice: Spatiotemporal Parameters, Handrim Forces, Motor Force, Rolling Resistance and Fore-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1571117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasp heuristic for time series compression with piecewise aggregate approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mephu Nguifo Engelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder kinetics during start-up and propulsion with a manual wheelchair within the initial phase of uninstructed training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2016.1278471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis to investigate biomechanical changes during learning of manual wheelchair locomotion: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, French Society of Biomechanics, 18 (sup1), pp.2058-2059. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of user's actions on rolling resistance and wheelchair stability during handrim wheelchair propulsion in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the field assessment of rolling resistance properties of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.623673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeroing of six-component handrim dynamometer for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.688107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the mechanical power of a manual wheelchair user in actual conditions: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.173-174. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of field rolling resistance of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1682/JRRD.2011.03.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Pitch Angle Righting Capabilities of a High Speed Terrestrial Vehicle during Ballistic Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide au choix et aux réglages du fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp. 148-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb joint dynamics during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.299-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, experimenting, and improving skid steering on a 6 × 6 all‐terrain mobile platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.20333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp. 227-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during an actual propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical comparison of the resultant braking force applied on a manual wheelchair within a propulsion cycle on the field and on laboratory ergometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67SH (2), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORE & AFT EVOLUTION OF THE SUBJECT'S CENTER OF MASS AND CENTER OF PRESSURE DURING ACTUAL WHEELCHAIR PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR COMPUTING THE ACTUAL TRAJECTORY FOLLOWED BY A MANUAL WHEELCHAIR DURING REAL LIFE PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional kinematic and dynamic analysis of a karate straight punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (supplement 1), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840512331388533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17,2, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURN. REHABIL. RES. DEV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-2, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN THE DISTANCE RUN BY A WHEELCHAIR BE CALCULATED FROM THE MEASUREMENTS OF A 3-D ACCELEROMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE DE LA LOCOMOTION EN FAUTEUIL ROULANT MANUEL : INFLUENCES DE LA MASSE TOTALE ET DE SA REPARTITION ANTERO-POSTERIEURE SUR LA RESULTANTE DES FORCES DE FREINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gavand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18-3, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF THE SUPPORT PHASE ON THE HORSE DURING FORWARDHANDSPRING VAULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE 5-MIN RUNNING FIELD TEST : TEST AND RETEST RELIABILITY ON TRAINED MEN AND WOMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88, pp.353-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of residual stress distribution from in situ curvature measurements for thermally sprayed WC/Co coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanlin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-997-0018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la performance en saut à la perche dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle crossing strategies for high-speed 4WD small-scale vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N'Chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROM &amp; ROBOTICS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romanian Association for the Science of Mechanisms and Machines; ARoTMM; Robotics Society of Romania; Mechanical Engineering Faculty - "Gheorghe Asachi" Technical University of Iasi, Nov 2022, IASI, Romania. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25655-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performances sportives et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Faberon-Tourette, Jun 2019, Vichy, France. pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotized grinding experiments of construction materials for asbestos removal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson da Rosa Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des u-shapelets basée sur la corrélation pour le clustering de séries temporelles incertaines(Frobenius correlation based u-shapelets discovery for time series clustering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton fauteuil, comment roule-t-il ? Le Data Mining au service de la mobilité des utilisateurs de Fauteuils Roulants Manuels (FRM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science, May 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping For Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML), Time Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des réglages du Fauteuil Roulant Manuel (FRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Pitch Control of an All-Terrain AGV during a Ballistic Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Petrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 : 5th International Conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel BERDUCAT (IRSTEA), Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram driving simulation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth National Conference on Wearable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of propulsion cycles in manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2058-2059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Scenario on the Performance of IVC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of cyclic time series: application to biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D geometric model of wheelchair adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International State-of-the-Art Congress on Rehabilitation: Mobility, Exercise &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Apr 2014, Groningen, Netherlands. pp.412-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation symbolique de séries temporelles cycliques basée sur les propriétés des cycles : application à la biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an index for evaluating pitch instability during actual locomotion with a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Sep 2013, Marseille, France. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing “Power Input” of the manual wheelchair user during real life ambulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical power produced by a manual wheelchair user during ambulation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Analysis of Human Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du tangage d'un véhicule en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp. 4379-4384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des protections de karaté : un enjeu éthique et sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Réflexion et de Recherche sur les Sports de Combats et Arts Martiaux (JORRESCAM) : Ethique et sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Self-Righting Techniques for Terrestrial Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling, walking or rolling for obstacle-crossing ? Bio-inspiration for the OpenWHEEL i3R agile mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réglages du fauteuil roulant manuel (FRM) et de la position du sujet dans la modélisation de la stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami Haytem Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d'Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris (Institut National des Jeunes Sourds), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of six-component wheel dynamometers for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH’2011 : 2° Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux Personnes en Situations de Handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vigouroux &amp; Philippe Gorce, Jan 2011, Paris, France. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of a wheelchair six-component wheel dynamometer rolling on the floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauteuil Roulant Ergomètre de Terrain II (FRET-2) : Description - Caractéristiques métrologiques - Utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d’Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Jeunes Sourds, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling resistance index of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement en roulis d'un véhicule capable d'auto-retournement en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb musculoskeletal disorders risk quantification according to manual wheelchair kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimations of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of the Subject-and-Wheelchair Fore-and-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder Joint Moment Contribution to Movement During Manual Wheelchair Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb discomfort quantification during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13° Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the external mechanical work produced during manual wheelchair locomotion on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping characteristics of nine samples of French Boxing gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique; Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : La machine humaine au regard de la performance sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers – CNRS, May 2009, Poitiers (Futuroscope), France. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du moment articulaire au mouvement de l’épaule lors de la propulsion en fauteuil roulant chez une population paraplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Congrès de Médecine Physique et Réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.e122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 2D de la stabilité antéro-postérieure du système Sujet-FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Raymond Poincaré (Garches), Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes de calcul du travail mécanique externe de la locomotion en Fauteuil Roulant Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général des Hauts-de-Seine, Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during a propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing wheelchair drag force from the system's total weight value and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical energy variations during impacts on a striking ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Béakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840701478299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des forces d'impact en Boxe Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence d’acquisition et de la vitesse de déplacement sur la trajectoire simulée d’un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la modélisation du tronc et des mouvements du sujet sur la résultante des forces de freinage lors de propulsion en fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the total mass and its distribution on wheelchair's resulting deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Asymmetry in Human Stance : The Mean Center of Pessure Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1159-1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de pluridisciplinarité en E.E.A. : Réalisation d'un fauteuil roulant ergomètre autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laurencot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS-EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal isometric strength measured on the handrim of a new wheel dynamometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of the different control mechanisms in upright position by a wavelet method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1163-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feet clearance and angle on healthy subjects’ balance stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless network applied to a self-contained wheelchair ergometer for real life measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical work with a wireless self-contained wheelchair ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of power output in wheelchair propulsion with a 3D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D accelerometer for kinetic analysis of wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the change point between opened and closed loop control in postural stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feet position influence on the centre of pressure mean position in human stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Rome, Italy. pp.772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of gravity and center of pressure during subject-and-wheelchair’s balance on rear wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of the indetermination of Euler-Cardan angles in wheelchair equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the feet position on postural variables in quiet standing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et études statistiques de modèles stochastiques utilisés en posturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of angular momenta measured by a wheel dynamometer and a force-plate at start in wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un capteur des efforts appliqués sur la main courante d’un fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Francophones des Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l’équilibre en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équilibre statique du sac à dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Sep 1996, Nancy, France. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la propulsion en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Dynamic Analysis of the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Biomechanics (ISB’ 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jul 1993, Paris, France. pp.1402-1403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of External Forces Produced During the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 1993, Lille, France. pp.C149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système dynamométrique de mesure des efforts développés au cours du saut à la perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Méthodologie et Etude du Mouvement en Sport, Ergonomie et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion Rhône-Alpes Etude du Mouvement, Apr 1991, Grenoble, France. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performance sportive et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Clermont Auvergne, pp.101-122, 2020, UCA - Handicap et Citoyenneté, 978-2-9575362-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of Mobile Robots for Stable Obstacle Crossing at Low and High Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maki K. Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advancements in Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.567-630, 2015, 9781466673878. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-7387-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Wheeled Mobile Robots for Service in Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.663-706, 2014, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4607-0.ch034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations : Introduction et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.89-92, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fauteuil Roulant Ergomètre de Terrain (FRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.93-99, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ganière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La locomotion en FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.83-87, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats expérimentaux : Synthèse et conséquences pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.147-149, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes inertiels de mesure du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.105-107, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths en mouvement : A-t-on besoin des Maths pour étudier le Sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse 3D du mouvement [actes du colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.175-185, 2010, 978-2-7466-0875-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du point d'application des efforts exercés sur la main courante d'un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des forces de freinage théoriques appliquées sur un fauteuil roulant manuel au cours d'un cycle de propulsion avec des ergomètres de laboratoire et sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vaslin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5695-196X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150158173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frobenius correlation based u-shapelets discovery for time series clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.107301. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Wheelchair Biomechanics Within the First 120 Minutes of Practice: Spatiotemporal Parameters, Handrim Forces, Motor Force, Rolling Resistance and Fore-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1571117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasp heuristic for time series compression with piecewise aggregate approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mephu Nguifo Engelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder kinetics during start-up and propulsion with a manual wheelchair within the initial phase of uninstructed training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2016.1278471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis to investigate biomechanical changes during learning of manual wheelchair locomotion: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, French Society of Biomechanics, 18 (sup1), pp.2058-2059. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of user's actions on rolling resistance and wheelchair stability during handrim wheelchair propulsion in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the field assessment of rolling resistance properties of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.623673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeroing of six-component handrim dynamometer for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.688107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the mechanical power of a manual wheelchair user in actual conditions: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.173-174. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of field rolling resistance of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1682/JRRD.2011.03.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Pitch Angle Righting Capabilities of a High Speed Terrestrial Vehicle during Ballistic Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide au choix et aux réglages du fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp. 148-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, experimenting, and improving skid steering on a 6 × 6 all‐terrain mobile platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.20333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb joint dynamics during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.299-30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp. 227-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during an actual propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical comparison of the resultant braking force applied on a manual wheelchair within a propulsion cycle on the field and on laboratory ergometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67SH (2), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR COMPUTING THE ACTUAL TRAJECTORY FOLLOWED BY A MANUAL WHEELCHAIR DURING REAL LIFE PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORE & AFT EVOLUTION OF THE SUBJECT'S CENTER OF MASS AND CENTER OF PRESSURE DURING ACTUAL WHEELCHAIR PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional kinematic and dynamic analysis of a karate straight punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (supplement 1), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840512331388533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17,2, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURN. REHABIL. RES. DEV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-2, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE DE LA LOCOMOTION EN FAUTEUIL ROULANT MANUEL : INFLUENCES DE LA MASSE TOTALE ET DE SA REPARTITION ANTERO-POSTERIEURE SUR LA RESULTANTE DES FORCES DE FREINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gavand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18-3, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN THE DISTANCE RUN BY A WHEELCHAIR BE CALCULATED FROM THE MEASUREMENTS OF A 3-D ACCELEROMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF THE SUPPORT PHASE ON THE HORSE DURING FORWARDHANDSPRING VAULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE 5-MIN RUNNING FIELD TEST : TEST AND RETEST RELIABILITY ON TRAINED MEN AND WOMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88, pp.353-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of residual stress distribution from in situ curvature measurements for thermally sprayed WC/Co coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanlin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-997-0018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la performance en saut à la perche dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle crossing strategies for high-speed 4WD small-scale vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N'Chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROM &amp; ROBOTICS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romanian Association for the Science of Mechanisms and Machines; ARoTMM; Robotics Society of Romania; Mechanical Engineering Faculty - "Gheorghe Asachi" Technical University of Iasi, Nov 2022, IASI, Romania. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25655-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performances sportives et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Faberon-Tourette, Jun 2019, Vichy, France. pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotized grinding experiments of construction materials for asbestos removal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson da Rosa Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des u-shapelets basée sur la corrélation pour le clustering de séries temporelles incertaines(Frobenius correlation based u-shapelets discovery for time series clustering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton fauteuil, comment roule-t-il ? Le Data Mining au service de la mobilité des utilisateurs de Fauteuils Roulants Manuels (FRM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science, May 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des réglages du Fauteuil Roulant Manuel (FRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping For Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML), Time Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Pitch Control of an All-Terrain AGV during a Ballistic Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Petrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 : 5th International Conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel BERDUCAT (IRSTEA), Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram driving simulation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth National Conference on Wearable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Scenario on the Performance of IVC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of propulsion cycles in manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2058-2059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of cyclic time series: application to biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D geometric model of wheelchair adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International State-of-the-Art Congress on Rehabilitation: Mobility, Exercise &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Apr 2014, Groningen, Netherlands. pp.412-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation symbolique de séries temporelles cycliques basée sur les propriétés des cycles : application à la biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an index for evaluating pitch instability during actual locomotion with a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Sep 2013, Marseille, France. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des protections de karaté : un enjeu éthique et sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Réflexion et de Recherche sur les Sports de Combats et Arts Martiaux (JORRESCAM) : Ethique et sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du tangage d'un véhicule en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp. 4379-4384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical power produced by a manual wheelchair user during ambulation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Analysis of Human Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing “Power Input” of the manual wheelchair user during real life ambulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réglages du fauteuil roulant manuel (FRM) et de la position du sujet dans la modélisation de la stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami Haytem Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d'Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris (Institut National des Jeunes Sourds), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Self-Righting Techniques for Terrestrial Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of six-component wheel dynamometers for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH’2011 : 2° Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux Personnes en Situations de Handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vigouroux &amp; Philippe Gorce, Jan 2011, Paris, France. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of a wheelchair six-component wheel dynamometer rolling on the floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling, walking or rolling for obstacle-crossing ? Bio-inspiration for the OpenWHEEL i3R agile mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauteuil Roulant Ergomètre de Terrain II (FRET-2) : Description - Caractéristiques métrologiques - Utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d’Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Jeunes Sourds, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement en roulis d'un véhicule capable d'auto-retournement en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling resistance index of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimations of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb musculoskeletal disorders risk quantification according to manual wheelchair kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du moment articulaire au mouvement de l’épaule lors de la propulsion en fauteuil roulant chez une population paraplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Congrès de Médecine Physique et Réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.e122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : La machine humaine au regard de la performance sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers – CNRS, May 2009, Poitiers (Futuroscope), France. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder Joint Moment Contribution to Movement During Manual Wheelchair Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of the Subject-and-Wheelchair Fore-and-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb discomfort quantification during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13° Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the external mechanical work produced during manual wheelchair locomotion on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping characteristics of nine samples of French Boxing gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique; Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes de calcul du travail mécanique externe de la locomotion en Fauteuil Roulant Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général des Hauts-de-Seine, Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 2D de la stabilité antéro-postérieure du système Sujet-FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Raymond Poincaré (Garches), Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical energy variations during impacts on a striking ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Béakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840701478299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during a propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing wheelchair drag force from the system's total weight value and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des forces d'impact en Boxe Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence d’acquisition et de la vitesse de déplacement sur la trajectoire simulée d’un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la modélisation du tronc et des mouvements du sujet sur la résultante des forces de freinage lors de propulsion en fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Asymmetry in Human Stance : The Mean Center of Pessure Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1159-1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the total mass and its distribution on wheelchair's resulting deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de pluridisciplinarité en E.E.A. : Réalisation d'un fauteuil roulant ergomètre autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laurencot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS-EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal isometric strength measured on the handrim of a new wheel dynamometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feet clearance and angle on healthy subjects’ balance stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of the different control mechanisms in upright position by a wavelet method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1163-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D accelerometer for kinetic analysis of wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless network applied to a self-contained wheelchair ergometer for real life measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical work with a wireless self-contained wheelchair ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of power output in wheelchair propulsion with a 3D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feet position influence on the centre of pressure mean position in human stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Rome, Italy. pp.772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the change point between opened and closed loop control in postural stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of gravity and center of pressure during subject-and-wheelchair’s balance on rear wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the feet position on postural variables in quiet standing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et études statistiques de modèles stochastiques utilisés en posturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of the indetermination of Euler-Cardan angles in wheelchair equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of angular momenta measured by a wheel dynamometer and a force-plate at start in wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un capteur des efforts appliqués sur la main courante d’un fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Francophones des Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l’équilibre en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équilibre statique du sac à dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Sep 1996, Nancy, France. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la propulsion en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Dynamic Analysis of the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Biomechanics (ISB’ 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jul 1993, Paris, France. pp.1402-1403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of External Forces Produced During the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 1993, Lille, France. pp.C149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système dynamométrique de mesure des efforts développés au cours du saut à la perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Méthodologie et Etude du Mouvement en Sport, Ergonomie et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion Rhône-Alpes Etude du Mouvement, Apr 1991, Grenoble, France. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performance sportive et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Clermont Auvergne, pp.101-122, 2020, UCA - Handicap et Citoyenneté, 978-2-9575362-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of Mobile Robots for Stable Obstacle Crossing at Low and High Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maki K. Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advancements in Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.567-630, 2015, 9781466673878. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-7387-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Wheeled Mobile Robots for Service in Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.663-706, 2014, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4607-0.ch034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes inertiels de mesure du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.105-107, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ganière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations : Introduction et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.89-92, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fauteuil Roulant Ergomètre de Terrain (FRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.93-99, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La locomotion en FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.83-87, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats expérimentaux : Synthèse et conséquences pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.147-149, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths en mouvement : A-t-on besoin des Maths pour étudier le Sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse 3D du mouvement [actes du colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.175-185, 2010, 978-2-7466-0875-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du point d'application des efforts exercés sur la main courante d'un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des forces de freinage théoriques appliquées sur un fauteuil roulant manuel au cours d'un cycle de propulsion avec des ergomètres de laboratoire et sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D262D1"/>
+    <w:nsid w:val="77554D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vaslin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5695-196X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150158173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Steve Siyou Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Siegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1571117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02058154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephu Nguifo Engelbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2016.1278471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavaste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint Remy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2012.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TXTJ2NF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.623673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cou&#233;tard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kauffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.688107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713668" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2011.03.0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Davis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3PC4KLJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desroches" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2009.12.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JML16F92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20333" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2008.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kauffmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girodet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couetard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cizeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-997-0018-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G79NFLVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04469239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N'Chot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25655-4_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trebot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson da Rosa Aguirre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134344v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Fotso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05023740v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Petrila" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05017697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Zhao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010037v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751703v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pouzols" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999463v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001332v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Saint Remy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001399v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080885" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009520v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001440v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;akou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478299" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009236v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laurencot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meignan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000521v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benassi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000444v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bosle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002025v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bailet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chandezon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999986v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05008291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-7387-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4607-0.ch034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009104v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belloir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009186v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009093v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009142v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380975v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998290v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vaslin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5695-196X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150158173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Steve Siyou Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Siegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1571117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02058154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephu Nguifo Engelbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2016.1278471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavaste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint Remy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2012.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TXTJ2NF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.623673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cou&#233;tard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kauffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.688107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713668" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2011.03.0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Davis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3PC4KLJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desroches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2009.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JML16F92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2008.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kauffmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girodet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couetard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cizeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-997-0018-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G79NFLVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04469239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N'Chot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25655-4_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trebot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson da Rosa Aguirre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Fotso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05023740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Petrila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05017697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pouzols" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001299v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Saint Remy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;akou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478299" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laurencot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meignan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001800v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benassi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bosle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bailet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chandezon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999986v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05008291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-7387-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4607-0.ch034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009104v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009175v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belloir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380975v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998290v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>