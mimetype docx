--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vaslin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5695-196X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150158173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frobenius correlation based u-shapelets discovery for time series clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.107301. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Wheelchair Biomechanics Within the First 120 Minutes of Practice: Spatiotemporal Parameters, Handrim Forces, Motor Force, Rolling Resistance and Fore-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1571117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasp heuristic for time series compression with piecewise aggregate approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mephu Nguifo Engelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder kinetics during start-up and propulsion with a manual wheelchair within the initial phase of uninstructed training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2016.1278471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis to investigate biomechanical changes during learning of manual wheelchair locomotion: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, French Society of Biomechanics, 18 (sup1), pp.2058-2059. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of user's actions on rolling resistance and wheelchair stability during handrim wheelchair propulsion in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the field assessment of rolling resistance properties of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.623673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeroing of six-component handrim dynamometer for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.688107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the mechanical power of a manual wheelchair user in actual conditions: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.173-174. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of field rolling resistance of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1682/JRRD.2011.03.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Pitch Angle Righting Capabilities of a High Speed Terrestrial Vehicle during Ballistic Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide au choix et aux réglages du fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp. 148-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, experimenting, and improving skid steering on a 6 × 6 all‐terrain mobile platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.20333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb joint dynamics during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.299-30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp. 227-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during an actual propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical comparison of the resultant braking force applied on a manual wheelchair within a propulsion cycle on the field and on laboratory ergometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67SH (2), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR COMPUTING THE ACTUAL TRAJECTORY FOLLOWED BY A MANUAL WHEELCHAIR DURING REAL LIFE PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORE & AFT EVOLUTION OF THE SUBJECT'S CENTER OF MASS AND CENTER OF PRESSURE DURING ACTUAL WHEELCHAIR PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional kinematic and dynamic analysis of a karate straight punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (supplement 1), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840512331388533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17,2, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURN. REHABIL. RES. DEV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-2, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE DE LA LOCOMOTION EN FAUTEUIL ROULANT MANUEL : INFLUENCES DE LA MASSE TOTALE ET DE SA REPARTITION ANTERO-POSTERIEURE SUR LA RESULTANTE DES FORCES DE FREINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gavand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18-3, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN THE DISTANCE RUN BY A WHEELCHAIR BE CALCULATED FROM THE MEASUREMENTS OF A 3-D ACCELEROMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF THE SUPPORT PHASE ON THE HORSE DURING FORWARDHANDSPRING VAULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE 5-MIN RUNNING FIELD TEST : TEST AND RETEST RELIABILITY ON TRAINED MEN AND WOMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88, pp.353-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of residual stress distribution from in situ curvature measurements for thermally sprayed WC/Co coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanlin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-997-0018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la performance en saut à la perche dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle crossing strategies for high-speed 4WD small-scale vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N'Chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROM &amp; ROBOTICS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romanian Association for the Science of Mechanisms and Machines; ARoTMM; Robotics Society of Romania; Mechanical Engineering Faculty - "Gheorghe Asachi" Technical University of Iasi, Nov 2022, IASI, Romania. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25655-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performances sportives et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Faberon-Tourette, Jun 2019, Vichy, France. pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotized grinding experiments of construction materials for asbestos removal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson da Rosa Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des u-shapelets basée sur la corrélation pour le clustering de séries temporelles incertaines(Frobenius correlation based u-shapelets discovery for time series clustering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton fauteuil, comment roule-t-il ? Le Data Mining au service de la mobilité des utilisateurs de Fauteuils Roulants Manuels (FRM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science, May 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des réglages du Fauteuil Roulant Manuel (FRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping For Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML), Time Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Pitch Control of an All-Terrain AGV during a Ballistic Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Petrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 : 5th International Conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel BERDUCAT (IRSTEA), Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram driving simulation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth National Conference on Wearable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Scenario on the Performance of IVC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of propulsion cycles in manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2058-2059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of cyclic time series: application to biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D geometric model of wheelchair adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International State-of-the-Art Congress on Rehabilitation: Mobility, Exercise &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Apr 2014, Groningen, Netherlands. pp.412-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation symbolique de séries temporelles cycliques basée sur les propriétés des cycles : application à la biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an index for evaluating pitch instability during actual locomotion with a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Sep 2013, Marseille, France. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des protections de karaté : un enjeu éthique et sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Réflexion et de Recherche sur les Sports de Combats et Arts Martiaux (JORRESCAM) : Ethique et sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du tangage d'un véhicule en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp. 4379-4384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical power produced by a manual wheelchair user during ambulation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Analysis of Human Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing “Power Input” of the manual wheelchair user during real life ambulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réglages du fauteuil roulant manuel (FRM) et de la position du sujet dans la modélisation de la stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami Haytem Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d'Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris (Institut National des Jeunes Sourds), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Self-Righting Techniques for Terrestrial Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of six-component wheel dynamometers for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH’2011 : 2° Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux Personnes en Situations de Handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vigouroux &amp; Philippe Gorce, Jan 2011, Paris, France. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of a wheelchair six-component wheel dynamometer rolling on the floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling, walking or rolling for obstacle-crossing ? Bio-inspiration for the OpenWHEEL i3R agile mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauteuil Roulant Ergomètre de Terrain II (FRET-2) : Description - Caractéristiques métrologiques - Utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d’Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Jeunes Sourds, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement en roulis d'un véhicule capable d'auto-retournement en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling resistance index of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimations of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb musculoskeletal disorders risk quantification according to manual wheelchair kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du moment articulaire au mouvement de l’épaule lors de la propulsion en fauteuil roulant chez une population paraplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Congrès de Médecine Physique et Réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.e122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : La machine humaine au regard de la performance sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers – CNRS, May 2009, Poitiers (Futuroscope), France. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder Joint Moment Contribution to Movement During Manual Wheelchair Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of the Subject-and-Wheelchair Fore-and-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb discomfort quantification during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13° Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the external mechanical work produced during manual wheelchair locomotion on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping characteristics of nine samples of French Boxing gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique; Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes de calcul du travail mécanique externe de la locomotion en Fauteuil Roulant Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général des Hauts-de-Seine, Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 2D de la stabilité antéro-postérieure du système Sujet-FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Raymond Poincaré (Garches), Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical energy variations during impacts on a striking ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Béakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840701478299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during a propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing wheelchair drag force from the system's total weight value and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des forces d'impact en Boxe Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence d’acquisition et de la vitesse de déplacement sur la trajectoire simulée d’un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la modélisation du tronc et des mouvements du sujet sur la résultante des forces de freinage lors de propulsion en fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Asymmetry in Human Stance : The Mean Center of Pessure Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1159-1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the total mass and its distribution on wheelchair's resulting deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de pluridisciplinarité en E.E.A. : Réalisation d'un fauteuil roulant ergomètre autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laurencot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS-EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal isometric strength measured on the handrim of a new wheel dynamometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feet clearance and angle on healthy subjects’ balance stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of the different control mechanisms in upright position by a wavelet method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1163-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D accelerometer for kinetic analysis of wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless network applied to a self-contained wheelchair ergometer for real life measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical work with a wireless self-contained wheelchair ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of power output in wheelchair propulsion with a 3D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feet position influence on the centre of pressure mean position in human stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Rome, Italy. pp.772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the change point between opened and closed loop control in postural stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of gravity and center of pressure during subject-and-wheelchair’s balance on rear wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the feet position on postural variables in quiet standing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et études statistiques de modèles stochastiques utilisés en posturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of the indetermination of Euler-Cardan angles in wheelchair equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of angular momenta measured by a wheel dynamometer and a force-plate at start in wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un capteur des efforts appliqués sur la main courante d’un fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Francophones des Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l’équilibre en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équilibre statique du sac à dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Sep 1996, Nancy, France. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la propulsion en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Dynamic Analysis of the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Biomechanics (ISB’ 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jul 1993, Paris, France. pp.1402-1403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of External Forces Produced During the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 1993, Lille, France. pp.C149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système dynamométrique de mesure des efforts développés au cours du saut à la perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Méthodologie et Etude du Mouvement en Sport, Ergonomie et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion Rhône-Alpes Etude du Mouvement, Apr 1991, Grenoble, France. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performance sportive et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Clermont Auvergne, pp.101-122, 2020, UCA - Handicap et Citoyenneté, 978-2-9575362-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of Mobile Robots for Stable Obstacle Crossing at Low and High Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maki K. Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advancements in Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.567-630, 2015, 9781466673878. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-7387-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Wheeled Mobile Robots for Service in Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.663-706, 2014, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4607-0.ch034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes inertiels de mesure du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.105-107, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ganière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations : Introduction et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.89-92, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fauteuil Roulant Ergomètre de Terrain (FRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.93-99, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La locomotion en FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.83-87, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats expérimentaux : Synthèse et conséquences pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.147-149, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths en mouvement : A-t-on besoin des Maths pour étudier le Sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse 3D du mouvement [actes du colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.175-185, 2010, 978-2-7466-0875-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du point d'application des efforts exercés sur la main courante d'un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des forces de freinage théoriques appliquées sur un fauteuil roulant manuel au cours d'un cycle de propulsion avec des ergomètres de laboratoire et sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vaslin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5695-196X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150158173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frobenius correlation based u-shapelets discovery for time series clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.107301. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Wheelchair Biomechanics Within the First 120 Minutes of Practice: Spatiotemporal Parameters, Handrim Forces, Motor Force, Rolling Resistance and Fore-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1571117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasp heuristic for time series compression with piecewise aggregate approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mephu Nguifo Engelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder kinetics during start-up and propulsion with a manual wheelchair within the initial phase of uninstructed training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2016.1278471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis to investigate biomechanical changes during learning of manual wheelchair locomotion: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, French Society of Biomechanics, 18 (sup1), pp.2058-2059. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the field assessment of rolling resistance properties of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.623673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of user's actions on rolling resistance and wheelchair stability during handrim wheelchair propulsion in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeroing of six-component handrim dynamometer for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.688107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the mechanical power of a manual wheelchair user in actual conditions: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.173-174. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of field rolling resistance of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1682/JRRD.2011.03.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Pitch Angle Righting Capabilities of a High Speed Terrestrial Vehicle during Ballistic Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide au choix et aux réglages du fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp. 148-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, experimenting, and improving skid steering on a 6 × 6 all‐terrain mobile platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.20333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb joint dynamics during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.299-30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp. 227-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during an actual propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical comparison of the resultant braking force applied on a manual wheelchair within a propulsion cycle on the field and on laboratory ergometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67SH (2), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORE & AFT EVOLUTION OF THE SUBJECT'S CENTER OF MASS AND CENTER OF PRESSURE DURING ACTUAL WHEELCHAIR PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR COMPUTING THE ACTUAL TRAJECTORY FOLLOWED BY A MANUAL WHEELCHAIR DURING REAL LIFE PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional kinematic and dynamic analysis of a karate straight punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (supplement 1), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840512331388533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17,2, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURN. REHABIL. RES. DEV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-2, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN THE DISTANCE RUN BY A WHEELCHAIR BE CALCULATED FROM THE MEASUREMENTS OF A 3-D ACCELEROMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE DE LA LOCOMOTION EN FAUTEUIL ROULANT MANUEL : INFLUENCES DE LA MASSE TOTALE ET DE SA REPARTITION ANTERO-POSTERIEURE SUR LA RESULTANTE DES FORCES DE FREINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gavand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18-3, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF THE SUPPORT PHASE ON THE HORSE DURING FORWARDHANDSPRING VAULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE 5-MIN RUNNING FIELD TEST : TEST AND RETEST RELIABILITY ON TRAINED MEN AND WOMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88, pp.353-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of residual stress distribution from in situ curvature measurements for thermally sprayed WC/Co coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanlin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-997-0018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la performance en saut à la perche dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle crossing strategies for high-speed 4WD small-scale vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N'Chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROM &amp; ROBOTICS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romanian Association for the Science of Mechanisms and Machines; ARoTMM; Robotics Society of Romania; Mechanical Engineering Faculty - "Gheorghe Asachi" Technical University of Iasi, Nov 2022, IASI, Romania. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25655-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performances sportives et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Faberon-Tourette, Jun 2019, Vichy, France. pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotized grinding experiments of construction materials for asbestos removal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson da Rosa Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des u-shapelets basée sur la corrélation pour le clustering de séries temporelles incertaines(Frobenius correlation based u-shapelets discovery for time series clustering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton fauteuil, comment roule-t-il ? Le Data Mining au service de la mobilité des utilisateurs de Fauteuils Roulants Manuels (FRM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science, May 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping For Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML), Time Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des réglages du Fauteuil Roulant Manuel (FRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Pitch Control of an All-Terrain AGV during a Ballistic Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Petrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 : 5th International Conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel BERDUCAT (IRSTEA), Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram driving simulation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth National Conference on Wearable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of propulsion cycles in manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2058-2059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Scenario on the Performance of IVC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of cyclic time series: application to biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D geometric model of wheelchair adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International State-of-the-Art Congress on Rehabilitation: Mobility, Exercise &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Apr 2014, Groningen, Netherlands. pp.412-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation symbolique de séries temporelles cycliques basée sur les propriétés des cycles : application à la biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an index for evaluating pitch instability during actual locomotion with a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Sep 2013, Marseille, France. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des protections de karaté : un enjeu éthique et sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Réflexion et de Recherche sur les Sports de Combats et Arts Martiaux (JORRESCAM) : Ethique et sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical power produced by a manual wheelchair user during ambulation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Analysis of Human Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing “Power Input” of the manual wheelchair user during real life ambulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du tangage d'un véhicule en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp. 4379-4384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Self-Righting Techniques for Terrestrial Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling, walking or rolling for obstacle-crossing ? Bio-inspiration for the OpenWHEEL i3R agile mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of six-component wheel dynamometers for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH’2011 : 2° Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux Personnes en Situations de Handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vigouroux &amp; Philippe Gorce, Jan 2011, Paris, France. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of a wheelchair six-component wheel dynamometer rolling on the floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réglages du fauteuil roulant manuel (FRM) et de la position du sujet dans la modélisation de la stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami Haytem Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d'Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris (Institut National des Jeunes Sourds), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauteuil Roulant Ergomètre de Terrain II (FRET-2) : Description - Caractéristiques métrologiques - Utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d’Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Jeunes Sourds, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement en roulis d'un véhicule capable d'auto-retournement en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling resistance index of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimations of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb musculoskeletal disorders risk quantification according to manual wheelchair kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du moment articulaire au mouvement de l’épaule lors de la propulsion en fauteuil roulant chez une population paraplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Congrès de Médecine Physique et Réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.e122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : La machine humaine au regard de la performance sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers – CNRS, May 2009, Poitiers (Futuroscope), France. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of the Subject-and-Wheelchair Fore-and-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb discomfort quantification during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13° Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder Joint Moment Contribution to Movement During Manual Wheelchair Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the external mechanical work produced during manual wheelchair locomotion on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping characteristics of nine samples of French Boxing gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique; Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 2D de la stabilité antéro-postérieure du système Sujet-FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Raymond Poincaré (Garches), Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes de calcul du travail mécanique externe de la locomotion en Fauteuil Roulant Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général des Hauts-de-Seine, Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical energy variations during impacts on a striking ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Béakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840701478299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during a propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing wheelchair drag force from the system's total weight value and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des forces d'impact en Boxe Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence d’acquisition et de la vitesse de déplacement sur la trajectoire simulée d’un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la modélisation du tronc et des mouvements du sujet sur la résultante des forces de freinage lors de propulsion en fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the total mass and its distribution on wheelchair's resulting deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Asymmetry in Human Stance : The Mean Center of Pessure Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1159-1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de pluridisciplinarité en E.E.A. : Réalisation d'un fauteuil roulant ergomètre autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laurencot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS-EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal isometric strength measured on the handrim of a new wheel dynamometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of the different control mechanisms in upright position by a wavelet method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1163-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feet clearance and angle on healthy subjects’ balance stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D accelerometer for kinetic analysis of wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless network applied to a self-contained wheelchair ergometer for real life measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical work with a wireless self-contained wheelchair ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of power output in wheelchair propulsion with a 3D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the change point between opened and closed loop control in postural stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feet position influence on the centre of pressure mean position in human stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Rome, Italy. pp.772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of gravity and center of pressure during subject-and-wheelchair’s balance on rear wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of the indetermination of Euler-Cardan angles in wheelchair equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et études statistiques de modèles stochastiques utilisés en posturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the feet position on postural variables in quiet standing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of angular momenta measured by a wheel dynamometer and a force-plate at start in wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un capteur des efforts appliqués sur la main courante d’un fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Francophones des Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l’équilibre en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équilibre statique du sac à dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Sep 1996, Nancy, France. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la propulsion en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Dynamic Analysis of the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Biomechanics (ISB’ 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jul 1993, Paris, France. pp.1402-1403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of External Forces Produced During the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 1993, Lille, France. pp.C149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système dynamométrique de mesure des efforts développés au cours du saut à la perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Méthodologie et Etude du Mouvement en Sport, Ergonomie et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion Rhône-Alpes Etude du Mouvement, Apr 1991, Grenoble, France. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performance sportive et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Clermont Auvergne, pp.101-122, 2020, UCA - Handicap et Citoyenneté, 978-2-9575362-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of Mobile Robots for Stable Obstacle Crossing at Low and High Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maki K. Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advancements in Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.567-630, 2015, 9781466673878. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-7387-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Wheeled Mobile Robots for Service in Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.663-706, 2014, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4607-0.ch034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes inertiels de mesure du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.105-107, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations : Introduction et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.89-92, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fauteuil Roulant Ergomètre de Terrain (FRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.93-99, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ganière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La locomotion en FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.83-87, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats expérimentaux : Synthèse et conséquences pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.147-149, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths en mouvement : A-t-on besoin des Maths pour étudier le Sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse 3D du mouvement [actes du colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.175-185, 2010, 978-2-7466-0875-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du point d'application des efforts exercés sur la main courante d'un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des forces de freinage théoriques appliquées sur un fauteuil roulant manuel au cours d'un cycle de propulsion avec des ergomètres de laboratoire et sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77554D11"/>
+    <w:nsid w:val="62458E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vaslin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5695-196X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150158173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Steve Siyou Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Siegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1571117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02058154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephu Nguifo Engelbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2016.1278471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavaste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint Remy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2012.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TXTJ2NF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.623673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cou&#233;tard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kauffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.688107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713668" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2011.03.0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Davis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3PC4KLJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desroches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2009.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JML16F92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2008.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kauffmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girodet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couetard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cizeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-997-0018-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G79NFLVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04469239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N'Chot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25655-4_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trebot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson da Rosa Aguirre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Fotso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05023740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Petrila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05017697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pouzols" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010445v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001299v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010482v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Saint Remy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009532v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011824v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;akou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478299" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laurencot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meignan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000146v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001800v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benassi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bosle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bailet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chandezon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999986v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05008291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-7387-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4607-0.ch034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009104v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009175v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belloir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380975v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998290v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vaslin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5695-196X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150158173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Steve Siyou Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Siegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1571117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02058154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephu Nguifo Engelbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2016.1278471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.623673" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavaste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint Remy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2012.05.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TXTJ2NF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cou&#233;tard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kauffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.688107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713668" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2011.03.0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Davis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3PC4KLJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desroches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2009.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JML16F92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2008.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kauffmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girodet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couetard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cizeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-997-0018-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G79NFLVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04469239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N'Chot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25655-4_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trebot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson da Rosa Aguirre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Fotso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05023740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Petrila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05017697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pouzols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Saint Remy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;akou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478299" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009236v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laurencot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meignan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benassi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000444v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bosle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bailet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chandezon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999986v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05008291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-7387-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4607-0.ch034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009175v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belloir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380975v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998290v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>