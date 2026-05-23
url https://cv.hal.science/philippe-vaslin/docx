--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vaslin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5695-196X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150158173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frobenius correlation based u-shapelets discovery for time series clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.107301. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Wheelchair Biomechanics Within the First 120 Minutes of Practice: Spatiotemporal Parameters, Handrim Forces, Motor Force, Rolling Resistance and Fore-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1571117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasp heuristic for time series compression with piecewise aggregate approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mephu Nguifo Engelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder kinetics during start-up and propulsion with a manual wheelchair within the initial phase of uninstructed training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2016.1278471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis to investigate biomechanical changes during learning of manual wheelchair locomotion: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, French Society of Biomechanics, 18 (sup1), pp.2058-2059. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the field assessment of rolling resistance properties of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.623673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of user's actions on rolling resistance and wheelchair stability during handrim wheelchair propulsion in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeroing of six-component handrim dynamometer for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.688107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the mechanical power of a manual wheelchair user in actual conditions: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.173-174. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of field rolling resistance of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1682/JRRD.2011.03.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Pitch Angle Righting Capabilities of a High Speed Terrestrial Vehicle during Ballistic Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide au choix et aux réglages du fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp. 148-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, experimenting, and improving skid steering on a 6 × 6 all‐terrain mobile platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.20333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb joint dynamics during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.299-30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp. 227-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during an actual propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical comparison of the resultant braking force applied on a manual wheelchair within a propulsion cycle on the field and on laboratory ergometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67SH (2), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORE & AFT EVOLUTION OF THE SUBJECT'S CENTER OF MASS AND CENTER OF PRESSURE DURING ACTUAL WHEELCHAIR PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR COMPUTING THE ACTUAL TRAJECTORY FOLLOWED BY A MANUAL WHEELCHAIR DURING REAL LIFE PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional kinematic and dynamic analysis of a karate straight punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (supplement 1), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840512331388533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17,2, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURN. REHABIL. RES. DEV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-2, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN THE DISTANCE RUN BY A WHEELCHAIR BE CALCULATED FROM THE MEASUREMENTS OF A 3-D ACCELEROMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE DE LA LOCOMOTION EN FAUTEUIL ROULANT MANUEL : INFLUENCES DE LA MASSE TOTALE ET DE SA REPARTITION ANTERO-POSTERIEURE SUR LA RESULTANTE DES FORCES DE FREINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gavand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18-3, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF THE SUPPORT PHASE ON THE HORSE DURING FORWARDHANDSPRING VAULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE 5-MIN RUNNING FIELD TEST : TEST AND RETEST RELIABILITY ON TRAINED MEN AND WOMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88, pp.353-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of residual stress distribution from in situ curvature measurements for thermally sprayed WC/Co coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanlin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-997-0018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la performance en saut à la perche dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle crossing strategies for high-speed 4WD small-scale vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N'Chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROM &amp; ROBOTICS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romanian Association for the Science of Mechanisms and Machines; ARoTMM; Robotics Society of Romania; Mechanical Engineering Faculty - "Gheorghe Asachi" Technical University of Iasi, Nov 2022, IASI, Romania. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25655-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performances sportives et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Faberon-Tourette, Jun 2019, Vichy, France. pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotized grinding experiments of construction materials for asbestos removal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson da Rosa Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des u-shapelets basée sur la corrélation pour le clustering de séries temporelles incertaines(Frobenius correlation based u-shapelets discovery for time series clustering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton fauteuil, comment roule-t-il ? Le Data Mining au service de la mobilité des utilisateurs de Fauteuils Roulants Manuels (FRM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science, May 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping For Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML), Time Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des réglages du Fauteuil Roulant Manuel (FRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Pitch Control of an All-Terrain AGV during a Ballistic Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Petrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 : 5th International Conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel BERDUCAT (IRSTEA), Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram driving simulation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth National Conference on Wearable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of propulsion cycles in manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2058-2059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Scenario on the Performance of IVC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of cyclic time series: application to biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D geometric model of wheelchair adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International State-of-the-Art Congress on Rehabilitation: Mobility, Exercise &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Apr 2014, Groningen, Netherlands. pp.412-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation symbolique de séries temporelles cycliques basée sur les propriétés des cycles : application à la biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an index for evaluating pitch instability during actual locomotion with a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Sep 2013, Marseille, France. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des protections de karaté : un enjeu éthique et sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Réflexion et de Recherche sur les Sports de Combats et Arts Martiaux (JORRESCAM) : Ethique et sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical power produced by a manual wheelchair user during ambulation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Analysis of Human Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing “Power Input” of the manual wheelchair user during real life ambulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du tangage d'un véhicule en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp. 4379-4384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Self-Righting Techniques for Terrestrial Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling, walking or rolling for obstacle-crossing ? Bio-inspiration for the OpenWHEEL i3R agile mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of six-component wheel dynamometers for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH’2011 : 2° Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux Personnes en Situations de Handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vigouroux &amp; Philippe Gorce, Jan 2011, Paris, France. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of a wheelchair six-component wheel dynamometer rolling on the floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réglages du fauteuil roulant manuel (FRM) et de la position du sujet dans la modélisation de la stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami Haytem Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d'Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris (Institut National des Jeunes Sourds), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauteuil Roulant Ergomètre de Terrain II (FRET-2) : Description - Caractéristiques métrologiques - Utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d’Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Jeunes Sourds, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement en roulis d'un véhicule capable d'auto-retournement en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling resistance index of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimations of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb musculoskeletal disorders risk quantification according to manual wheelchair kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du moment articulaire au mouvement de l’épaule lors de la propulsion en fauteuil roulant chez une population paraplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Congrès de Médecine Physique et Réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.e122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : La machine humaine au regard de la performance sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers – CNRS, May 2009, Poitiers (Futuroscope), France. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of the Subject-and-Wheelchair Fore-and-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb discomfort quantification during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13° Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder Joint Moment Contribution to Movement During Manual Wheelchair Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the external mechanical work produced during manual wheelchair locomotion on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping characteristics of nine samples of French Boxing gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique; Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 2D de la stabilité antéro-postérieure du système Sujet-FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Raymond Poincaré (Garches), Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes de calcul du travail mécanique externe de la locomotion en Fauteuil Roulant Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général des Hauts-de-Seine, Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical energy variations during impacts on a striking ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Béakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840701478299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during a propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing wheelchair drag force from the system's total weight value and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des forces d'impact en Boxe Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence d’acquisition et de la vitesse de déplacement sur la trajectoire simulée d’un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la modélisation du tronc et des mouvements du sujet sur la résultante des forces de freinage lors de propulsion en fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the total mass and its distribution on wheelchair's resulting deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Asymmetry in Human Stance : The Mean Center of Pessure Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1159-1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de pluridisciplinarité en E.E.A. : Réalisation d'un fauteuil roulant ergomètre autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laurencot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS-EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal isometric strength measured on the handrim of a new wheel dynamometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of the different control mechanisms in upright position by a wavelet method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1163-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feet clearance and angle on healthy subjects’ balance stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D accelerometer for kinetic analysis of wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless network applied to a self-contained wheelchair ergometer for real life measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical work with a wireless self-contained wheelchair ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of power output in wheelchair propulsion with a 3D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the change point between opened and closed loop control in postural stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feet position influence on the centre of pressure mean position in human stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Rome, Italy. pp.772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of gravity and center of pressure during subject-and-wheelchair’s balance on rear wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of the indetermination of Euler-Cardan angles in wheelchair equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et études statistiques de modèles stochastiques utilisés en posturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the feet position on postural variables in quiet standing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of angular momenta measured by a wheel dynamometer and a force-plate at start in wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un capteur des efforts appliqués sur la main courante d’un fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Francophones des Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l’équilibre en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équilibre statique du sac à dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Sep 1996, Nancy, France. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la propulsion en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Dynamic Analysis of the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Biomechanics (ISB’ 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jul 1993, Paris, France. pp.1402-1403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of External Forces Produced During the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 1993, Lille, France. pp.C149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système dynamométrique de mesure des efforts développés au cours du saut à la perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Méthodologie et Etude du Mouvement en Sport, Ergonomie et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion Rhône-Alpes Etude du Mouvement, Apr 1991, Grenoble, France. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performance sportive et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Clermont Auvergne, pp.101-122, 2020, UCA - Handicap et Citoyenneté, 978-2-9575362-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of Mobile Robots for Stable Obstacle Crossing at Low and High Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maki K. Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advancements in Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.567-630, 2015, 9781466673878. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-7387-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Wheeled Mobile Robots for Service in Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.663-706, 2014, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4607-0.ch034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes inertiels de mesure du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.105-107, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations : Introduction et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.89-92, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fauteuil Roulant Ergomètre de Terrain (FRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.93-99, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ganière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La locomotion en FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.83-87, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats expérimentaux : Synthèse et conséquences pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.147-149, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths en mouvement : A-t-on besoin des Maths pour étudier le Sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse 3D du mouvement [actes du colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.175-185, 2010, 978-2-7466-0875-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du point d'application des efforts exercés sur la main courante d'un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des forces de freinage théoriques appliquées sur un fauteuil roulant manuel au cours d'un cycle de propulsion avec des ergomètres de laboratoire et sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vaslin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5695-196X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150158173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frobenius correlation based u-shapelets discovery for time series clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103, pp.107301. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2020.107301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Wheelchair Biomechanics Within the First 120 Minutes of Practice: Spatiotemporal Parameters, Handrim Forces, Motor Force, Rolling Resistance and Fore-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.305-313. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2019.1571117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception Assistance for the Visually Impaired Through Smart Objects: Concept, Implementation, and Experiment Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiying Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.46931-46945. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2976543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasp heuristic for time series compression with piecewise aggregate approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mephu Nguifo Engelbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.243-259. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2018089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder kinetics during start-up and propulsion with a manual wheelchair within the initial phase of uninstructed training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hybois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eydieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2016.1278471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis to investigate biomechanical changes during learning of manual wheelchair locomotion: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, French Society of Biomechanics, 18 (sup1), pp.2058-2059. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2015.1069621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of user's actions on rolling resistance and wheelchair stability during handrim wheelchair propulsion in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.289-297. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medengphy.2012.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the field assessment of rolling resistance properties of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thoreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.623673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeroing of six-component handrim dynamometer for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (4), pp.416-422. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.688107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the mechanical power of a manual wheelchair user in actual conditions: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (sup1), pp.173-174. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2012.713668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of field rolling resistance of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1682/JRRD.2011.03.0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Pitch Angle Righting Capabilities of a High Speed Terrestrial Vehicle during Ballistic Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 162, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'aide au choix et aux réglages du fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp. 148-151. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, experimenting, and improving skid steering on a 6 × 6 all‐terrain mobile platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 27 (2), pp.107-126. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.20333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper limb joint dynamics during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (4), pp.299-30. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2009.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (S1), pp. 227-228. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during an actual propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical comparison of the resultant braking force applied on a manual wheelchair within a propulsion cycle on the field and on laboratory ergometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE Modelling, Measurement and Control, Series C : Chemistry, Geology, Environment and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 67SH (2), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A METHOD FOR COMPUTING THE ACTUAL TRAJECTORY FOLLOWED BY A MANUAL WHEELCHAIR DURING REAL LIFE PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORE & AFT EVOLUTION OF THE SUBJECT'S CENTER OF MASS AND CENTER OF PRESSURE DURING ACTUAL WHEELCHAIR PROPULSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.251-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional kinematic and dynamic analysis of a karate straight punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (supplement 1), pp.117-118. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840512331388533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17,2, pp.63-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00117441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SELF-CONTAINED WIRELESS WHEELCHAIR ERGOMETER DESIGNED FOR BIOMECHANICAL MEASURES IN REAL LIFE CONDITIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Couetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURN. REHABIL. RES. DEV.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41-2, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE DE LA LOCOMOTION EN FAUTEUIL ROULANT MANUEL : INFLUENCES DE LA MASSE TOTALE ET DE SA REPARTITION ANTERO-POSTERIEURE SUR LA RESULTANTE DES FORCES DE FREINAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gavand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18-3, pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN THE DISTANCE RUN BY A WHEELCHAIR BE CALCULATED FROM THE MEASUREMENTS OF A 3-D ACCELEROMETER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIC ANALYSIS OF THE SUPPORT PHASE ON THE HORSE DURING FORWARDHANDSPRING VAULTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 111, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE 5-MIN RUNNING FIELD TEST : TEST AND RETEST RELIABILITY ON TRAINED MEN AND WOMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 88, pp.353-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of residual stress distribution from in situ curvature measurements for thermally sprayed WC/Co coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanlin Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6 (2), pp.235-241. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11666-997-0018-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de la performance en saut à la perche dans la littérature scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 31, pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of an innovative suspension system for obstacle crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Azores, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of an Innovative Suspension System for Obstacle Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N’chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference Series on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ponta Delgada, Portugal. pp.95-106, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15226-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacle crossing strategies for high-speed 4WD small-scale vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis N'Chot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Al Bassit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROM &amp; ROBOTICS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romanian Association for the Science of Mechanisms and Machines; ARoTMM; Robotics Society of Romania; Mechanical Engineering Faculty - "Gheorghe Asachi" Technical University of Iasi, Nov 2022, IASI, Romania. pp.327-336, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25655-4_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performances sportives et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Faberon-Tourette, Jun 2019, Vichy, France. pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotized grinding experiments of construction materials for asbestos removal operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson da Rosa Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES smart stick: concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Human System Interaction (HSI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton fauteuil, comment roule-t-il ? Le Data Mining au service de la mobilité des utilisateurs de Fauteuils Roulants Manuels (FRM).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pint of Science, May 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES Smart Stick: Concept and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 11th International Conference on Human System Interaction (HSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Gdansk, Poland. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI.2018.8431361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte des u-shapelets basée sur la corrélation pour le clustering de séries temporelles incertaines(Frobenius correlation based u-shapelets discovery for time series clustering)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle (CNIA+RJCIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France. pp.1--9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne blanche 2SEES : concept et expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Nationales des Communications Terrestres (JNCT 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2SEES prototype: motivation, description and early experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Ling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIMOS (UMR 6158 CNRS), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des réglages du Fauteuil Roulant Manuel (FRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées Scientifiques de l’Université de Toulon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping For Time Series Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Learning (ICML), Time Series Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new robust parallel and distributed architecture for a cloud-connected Electronic Travel Aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New and smart Information Communication Science and Technology to support Sustainable Development (NICST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evidence of Pitch Control of an All-Terrain AGV during a Ballistic Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Petrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 : 5th International Conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel BERDUCAT (IRSTEA), Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tram driving simulation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongling Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth National Conference on Wearable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Urban Scenario on the Performance of IVC protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Mean Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Jin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Yan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th New and smart Information Communication Science and Technology to support Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of propulsion cycles in manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.2058-2059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic representation of cyclic time series: application to biomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Machine Learning (ICML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Navigation With the Smart Environment Explorer Stick (SEES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiong Min Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Connier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.C. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Information Communication Sciences and Technology for Sustainable Development (NICST 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-D geometric model of wheelchair adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haythem Ben Touhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhua Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International State-of-the-Art Congress on Rehabilitation: Mobility, Exercise &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Groningen, Apr 2014, Groningen, Netherlands. pp.412-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation symbolique de séries temporelles cycliques basée sur les propriétés des cycles : application à la biomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu-Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of an index for evaluating pitch instability during actual locomotion with a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, Sep 2013, Marseille, France. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’amélioration des protections de karaté : un enjeu éthique et sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées de Réflexion et de Recherche sur les Sports de Combats et Arts Martiaux (JORRESCAM) : Ethique et sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse I, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle du tangage d'un véhicule en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pouzols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deleplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France. pp. 4379-4384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical power produced by a manual wheelchair user during ambulation in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Analysis of Human Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing “Power Input” of the manual wheelchair user during real life ambulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des réglages du fauteuil roulant manuel (FRM) et de la position du sujet dans la modélisation de la stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touhami Haytem Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d'Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris (Institut National des Jeunes Sourds), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of six-component wheel dynamometers for biomechanical studies of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH’2011 : 2° Conférence Internationale sur l’Accessibilité et les Systèmes de Suppléance aux Personnes en Situations de Handicaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadine Vigouroux &amp; Philippe Gorce, Jan 2011, Paris, France. pp.209-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic calibration of a wheelchair six-component wheel dynamometer rolling on the floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crawling, walking or rolling for obstacle-crossing ? Bio-inspiration for the OpenWHEEL i3R agile mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Self-Righting Techniques for Terrestrial Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Nantes, Apr 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauteuil Roulant Ergomètre de Terrain II (FRET-2) : Description - Caractéristiques métrologiques - Utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Fédératif de Recherche sur les Aides Techniques pour les personnes Handicapées (IFRATH) : Réunion d’Hiver 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Jeunes Sourds, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement en roulis d'un véhicule capable d'auto-retournement en phase balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling resistance index of manual wheelchairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur d'Ingénieurs de Franche-Comté, Aug 2011, Besançon, France. pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error estimations of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb musculoskeletal disorders risk quantification according to manual wheelchair kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability of wheelchair deceleration tests using a 3-D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Aug 2010, Le Mans, France. pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : La machine humaine au regard de la performance sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers – CNRS, May 2009, Poitiers (Futuroscope), France. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du moment articulaire au mouvement de l’épaule lors de la propulsion en fauteuil roulant chez une population paraplégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Congrès de Médecine Physique et Réadaptation (SOFMER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.e122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoulder Joint Moment Contribution to Movement During Manual Wheelchair Propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic indexes for upper limb discomfort quantification during manual wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13° Congrès de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.77-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of the subject and the wheelchair to the total kinetic energy of manual wheelchair locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Saint Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.227-228, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903094001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustment of the Subject-and-Wheelchair Fore-and-Aft Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.64-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the external mechanical work produced during manual wheelchair locomotion on the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rehabilitation: Mobility, Exercise &amp; Sports – 4th International State-of-the-Art Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrije Universiteit, Amsterdam, Apr 2009, Amsterdam, Netherlands. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damping characteristics of nine samples of French Boxing gloves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Biomécanique; Université du Sud Toulon-Var (USTV), Aug 2009, Toulon, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840903080885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle 2D de la stabilité antéro-postérieure du système Sujet-FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hôpital Raymond Poincaré (Garches), Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes de calcul du travail mécanique externe de la locomotion en Fauteuil Roulant Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Entretiens Annuels de la Fondation Garches : Le Fauteuil Roulant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil général des Hauts-de-Seine, Nov 2008, Nanterre, France. pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical energy variations during impacts on a striking ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Béakou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255840701478299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drag force mechanical power during a propulsion cycle on a manual wheelchair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing wheelchair drag force from the system's total weight value and distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Congress of the Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Aug 2007, Lyon, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des forces d'impact en Boxe Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVèmes Journées Internationales en Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la modélisation du tronc et des mouvements du sujet sur la résultante des forces de freinage lors de propulsion en fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la fréquence d’acquisition et de la vitesse de déplacement sur la trajectoire simulée d’un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique de la Société de Biomécanique : “Biomécanique du mouvement et Handicap Moteur”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the total mass and its distribution on wheelchair's resulting deceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Asymmetry in Human Stance : The Mean Center of Pessure Position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1159-1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal isometric strength measured on the handrim of a new wheel dynamometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de pluridisciplinarité en E.E.A. : Réalisation d'un fauteuil roulant ergomètre autonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laurencot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Meignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS-EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic determination of the different control mechanisms in upright position by a wavelet method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Istanbul, Turkey. pp.1163-1166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feet clearance and angle on healthy subjects’ balance stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of the International Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETH Zürich, Jul 2001, Zürich, Switzerland. pp.138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a 3D accelerometer for kinetic analysis of wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of mechanical work with a wireless self-contained wheelchair ergometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless network applied to a self-contained wheelchair ergometer for real life measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International de Médecine du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’UNESCO, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of power output in wheelchair propulsion with a 3D accelerometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Society of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Aug 2000, Dublin, Ireland. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feet position influence on the centre of pressure mean position in human stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Annual Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Rome, Italy. pp.772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of the change point between opened and closed loop control in postural stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of gravity and center of pressure during subject-and-wheelchair’s balance on rear wheels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Dijon, Sep 1999, Beaune, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the feet position on postural variables in quiet standing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et études statistiques de modèles stochastiques utilisés en posturologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mouzat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problem of the indetermination of Euler-Cardan angles in wheelchair equilibrium study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Fitness and Well-being Socrates Intensive Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Sport, Exercise and Health Sciences, University of Bristol (U.K.), Mar 1998, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of angular momenta measured by a wheel dynamometer and a force-plate at start in wheelchair propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Biomécanique et de Mécanique des Chocs (LBMC), Sep 1998, Lyon, France. pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un capteur des efforts appliqués sur la main courante d’un fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Francophones des Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 1998, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche de l’équilibre en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bailet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Poumarat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équilibre statique du sac à dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nancy, Sep 1996, Nancy, France. pp.640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la propulsion en fauteuil roulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Internationali di Studio sull’ Activa Fisica e Sporta Adatta ai Disabili (A.P.A.) : “Handicap e Sport”, Non Importa Quale, Scienze dello Sport ed Integrazione</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Dynamic Analysis of the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth International Congress of Biomechanics (ISB’ 93)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jul 1993, Paris, France. pp.1402-1403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of External Forces Produced During the Pole Vault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Sep 1993, Lille, France. pp.C149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système dynamométrique de mesure des efforts développés au cours du saut à la perche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Méthodologie et Etude du Mouvement en Sport, Ergonomie et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Réflexion Rhône-Alpes Etude du Mouvement, Apr 1991, Grenoble, France. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biomécanique au service du sport de haut niveau : l'exemple des fauteuils roulants de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques, performance sportive et handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Clermont Auvergne, pp.101-122, 2020, UCA - Handicap et Citoyenneté, 978-2-9575362-2-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Smart White Canes: Connected Smart Cane from Front End to Back End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianmario Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianyi Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaixu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Pissaloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Yusro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility of Visually Impaired People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.469-535, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54446-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic Design of Mobile Robots for Stable Obstacle Crossing at Low and High Speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maki K. Habib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advancements in Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.567-630, 2015, 9781466673878. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-7387-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile Wheeled Mobile Robots for Service in Natural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Lenain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics: Concepts, Methodologies, Tools, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.663-706, 2014, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4607-0.ch034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes inertiels de mesure du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lavaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.105-107, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stabilité du système {Sujet + FRM}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Faupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Lepoutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.153-164, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cizeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ganière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.108-114, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fauteuil Roulant Ergomètre de Terrain (FRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.93-99, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentations : Introduction et protocoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.89-92, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La locomotion en FRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.83-87, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats expérimentaux : Synthèse et conséquences pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.X. Lepoutre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fauteuil roulant manuel, choix et réglages : une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Médical, pp.147-149, 2011, 978-2-84023-747-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maths en mouvement : A-t-on besoin des Maths pour étudier le Sport ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Free Piecewise Dynamic Time Warping for time series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanel Steve Siyou Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engelbert Mephu Nguifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie et expertise mécanique de la performance sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse 3D du mouvement [actes du colloque]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poitiers, France. pp.175-185, 2010, 978-2-7466-0875-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du point d'application des efforts exercés sur la main courante d'un fauteuil roulant manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des forces de freinage théoriques appliquées sur un fauteuil roulant manuel au cours d'un cycle de propulsion avec des ergomètres de laboratoire et sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Saint Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handicap 2006 (4° Conférence) : « Nouvelles technologies au service de l’homme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. IFRATH, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62458E7A"/>
+    <w:nsid w:val="652C1D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vaslin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5695-196X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150158173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Steve Siyou Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Siegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1571117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02058154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephu Nguifo Engelbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2016.1278471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998392v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.623673" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavaste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint Remy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2012.05.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TXTJ2NF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cou&#233;tard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kauffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.688107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713668" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2011.03.0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Davis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3PC4KLJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desroches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2009.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JML16F92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2008.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kauffmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girodet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couetard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cizeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-997-0018-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G79NFLVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04469239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N'Chot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25655-4_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trebot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson da Rosa Aguirre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Fotso" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05023740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Petrila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05017697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pouzols" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001299v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Saint Remy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009532v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;akou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478299" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009236v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laurencot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meignan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011353v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001800v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benassi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000444v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bosle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bailet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chandezon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999986v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05008291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-7387-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4607-0.ch034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009104v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009175v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belloir" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380975v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998290v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vaslin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5695-196X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150158173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771003v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Steve Siyou Fotso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu Nguifo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2020.107301" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eydieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hybois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Siegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2019.1571117" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Connier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiying Zhou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Vaulx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Jin Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongling Shi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2976543" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02058154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mephu Nguifo Engelbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2018089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2016.1278471" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engelbert Mephu-Nguifo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavaste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint Remy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Cid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2012.05.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TXTJ2NF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.623673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cou&#233;tard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Saint R&#233;my" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kauffmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.688107" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998326v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#232;ze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713668" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1682/JRRD.2011.03.0050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Davis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouinaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ju" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.57" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lepoutre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Ville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3PC4KLJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989650v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desroches" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2009.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JML16F92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989823v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903094001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2008.10.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118019v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kauffmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girodet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331388533" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Couetard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gavand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118097v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Hou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cizeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118016v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fellmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001732v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-997-0018-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G79NFLVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998532v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04487433v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N&#8217;chot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Al Bassit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15226-9_12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04469239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis N'Chot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25655-4_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976701v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04877782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trebot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson da Rosa Aguirre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chapelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Ling Shi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05023740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI.2018.8431361" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanel Fotso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009870v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059609v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Petrila" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804665v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01804674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Yan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05017697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Min Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Guo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Zang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Ben Touhami" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001157v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pouzols" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deleplanque" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Haytem Ben" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001299v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010482v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05010445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422502v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001275v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999463v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999436v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001425v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dumas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Saint Remy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999373v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903080885" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011824v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B&#233;akou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701478299" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011856v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013529v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009236v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouzat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Bertrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laurencot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meignan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05009240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bardet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000146v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011353v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05000444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001800v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benassi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bosle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011367v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05013541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bailet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dauvergne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Poumarat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chandezon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011375v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001743v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04999986v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972064v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362547v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Motta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Ma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixu Liu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pissaloux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yusro" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54446-5_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05008291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-7387-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059451v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4607-0.ch034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009155v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009175v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Belloir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009186v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380975v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408944v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04998290v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05011840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>