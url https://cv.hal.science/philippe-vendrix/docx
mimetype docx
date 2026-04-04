--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vendrix </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5235-2807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031904130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7456276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000110206094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né à Liège (Belgique), le 29 mars 1964.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 — : Directeur de recherches (DR2 : 2004-2012 ; DR1 : 2012-2018 ; DRCE1 : 2018-).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 — 2004 : Chargé de recherches [CR2 : 1994-1998 ; CR1 : 1998-2004].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonds National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 — 1994 : Chargé de recherches.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 — 1992 : Aspirant.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">B. Administration et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Tours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> président (2016-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Centre d’Études Supérieures de la Renaissance : Directeur de l’UMR 6576/7323 du CNRS et doyen de l’UFR de l’Université de Tours (2007-2016), Directeur adjoint (2003-2007).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Réseau National « Maisons des Sciences de l’Homme » : président (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Maison des Sciences de l’Homme Val-de-Loire : directeur de l’UMS 1835 (2012-2013) ; Directeur adjoint (2008-2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Programme Ricercar : responsable (depuis 1992-).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Cursus studiorum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001 : Habilitation à diriger des recherches (à l’unanimité), Université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991 : Docteur en musicologie avec la plus grande distinction et les félicitations du jury, Université de Liège.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1988 : Master in Arts (musicology), University of Arizona.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1986 : Diplôme d’Études Approfondies en musicologie, École Normale Supérieure de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1985 : Licencié en histoire de l’art, archéologie et musicologie avec la plus grande distinction, Université de Liège.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D. Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse d’été du Gouvernement français, 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Prix de la Fondation Camille Héla, 1985.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche du British Council, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche de la Fondation Princesse Marie-José, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Graduate Tuition Waiver, University of Arizona, 1987-1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche de la Deutscher Akademischer Artauschdienst, 1989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lauréat de la Fondation Jaumain, 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lauréat de la Fondation Darchis, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse post-doctorale du Ministère des Affaires étrangères (France), 1992-1993.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Prix Octave Servais des Amis de l’Université de Liège, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dent Medal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rma.ac.uk/grants-awards/the-dent-medal/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Giordano Bruno Lectures, Warburg Institute, Londres, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier dans l’ordre des Palmes académiques, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Premio Anassilaos « Erasmo per l’Europa », 2017 (Reggio di Calabria).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">E. Sociétés savantes et associations (mandats)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : président, 1990-2000 ; vice-président, 2000-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société belge de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : administrateur, 1990- ; vice-président, 2004-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : council, 2001-2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en Wallonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (production discographique) : administrateur, 1991-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva il Cinema ! Festival du cinéma italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : président, 2018-.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">F. Académies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre élu en 2008 ; chair section « Musicology and Art History » (2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, corresponding member, élu en 2010.(</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.amsmusicology.org/page/hon_corr_info</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie royale de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, membre correspondant, élu en 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">G. Direction de collections et responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éditeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études & Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Société liégeoise de musicologie, 5 volumes publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épitome musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre d’Études Supérieures de la Renaissance : Brepols, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable éditorial de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger de Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Musique Ancienne de Tours, 3 volumes publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éditeur en chef d*’Acta musicologica* [revue de la Société internationale de musicologie] (Kassel, Bärenreiter), 2000-2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Editeur-adjoint </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’Imago musicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lucca, LIM), 2008-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, Brepols (2008-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Plantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Beauchesne (2010-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 volumes p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ubliés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Paris, Classique Garnier (2016-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Comités de lecture [editorial boards]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990-2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Flandriæ Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (KULeuven), 1998-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Brepols), 2001-2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicalia. Annuario internazionale di studi musicologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GATM — Rivista di analisi e teoria musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004- 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANISTICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plainsong & Medieval Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CUP), 2008-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Alamire Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Brepols), 2009-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schifanoia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CUP), 2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polifonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Fondazione Guido d’Arezzo), 2020-</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Jurys, direction de thèses et HDR, enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1. Direction de travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Référent HDR : Université de Tours [7 soutenues ; 4 en cours].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Direction de thèse : Université de Tours \ [10 thèses soutenues dont 4 en cotutelle (université de Pavie, Milan, Bruxelles, Roma3) ; 3 thèses en cours] ; Université de Liège [4 thèses soutenues].</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de thèse et HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Université de Liège, Université de Paris III, Université de Paris IV, University of Oxford, Université de Tours, McGill University, École des Hautes Études en Sciences Sociales, Université de Strasbourg, Université de Montréal, Université de Toulouse, Université de Paris-Nanterre, Université de Lorraine, Université de Bruxelles, Universiteit Utrecht.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Conservatoire National Supérieure de Musique de Paris, Conservatoire Royal de Musique de Liège.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3. Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours (musicologie de la Renaissance, méthodes de recherche), Université de Liège (histoire de la musique de la Renaissance, histoire de la théorie, économie de la musique).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Commissions, expertises</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1. Instances nationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [CNU] : membre nommé 18e section [2003-2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité national du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre nommé section 35 [2004-2005].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence nationale de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [ANR] : comité scientifique CSD 9 [2008-2009], comité de suivi « Création » [2010], comité scientifique SHS3 [2012], comité de pilotage SHS [2013-2016].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du jury (2010-) ; vice-président en charge des SHS (2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance Athena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [2013], responsable SHS-5.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Expertises nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· **</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Cambridge University Press, Chicago University Press, CNRS Éditions, CNL, Fondation universitaire (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [évaluations, recrutements, tenure reviews, promotions] : University of London (Royal Holloway), City University of New York, University of Pennsylvania, Haverford College, Washington University, University of California at Berkeley, University of Chicago, CNRS, Princeton University, Ohio State University, FWO (Belgique), FNRS (Belgique), European Research Council, Agence Nationale de la Recherche, University of Glasgow, Agence Socrates-Leonardo da Vinci France (programmes Erasmus Mundus), University of Florida, International University of Florida, KU-Leuven, Ministero dell’Università e della Ricerca (MiUR), Rutgers University, Harvard University, European Institutes for Advanced Study, Fonds National de la Recherche (Suisse), Stanford University, Hebrew University of Jerusalem, Université de Montréal, AERES-HCERES, Université de Zurich, University of California Los Angeles, Case Reserve Western University, European Science Foundation , Katholieke Universiteit Leuven, Université de Tours, Université de Paris 1, FRQSC-Québec, Università di Bologna.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseils scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Centre de musique baroque de Versailles [2002-2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Drac Picardie [2003-2009]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· RILM (Répertoire International de Littérature Musicale), New-York : membre nommé de la Commission mixte, 2005-2007, 2008-2010. Président de la commission mixte, 2009-2011 ; Member of the Board of Directors [2012-].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expert Drac Centre [2006-2011]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme Claude-Nicolas Ledoux de l’université de Franche-Conté [2006-2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité du Digital Image Archive of Medieval Music / DIAMM (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.diamm.ac.uk/content/about/team.html#d0e161</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Corpus Mensurabilis Musicae Electronicum/ CMME (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cmme.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· IMEMS from the universities of Bangor & Aberystwyth (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aberbangorpartnership.ac.uk/en/med-modern.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [2008-2011].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ministère de la culture: membre de la commission d’habilitation [2007-2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· European Science Foundation: ERIH Expert Panel [2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ministère de l’enseignement supérieur et de la recherche : expert auprès de la Stratégie Nationale de la Recherche et de l’Innovation (2008-2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de l’ED 525, PRES Poitiers-Limoges (2009-2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique de l’ABES (2010-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique du STUDIUM, agence régionale de la recherche (2011-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique de The Foundation for French and Francophone Musical Cultures, Brook Center, City University of New York (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau Réseau National des Maisons des Sciences de l’Homme (2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme de Potiers [2013-2017].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme de Strasbourg [2013-].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil d’administration du Centro di Studi Internazionale Telesiano [2013-].</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Instances de l’Université de Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil scientifique (2008-2012 ; 2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du conseil d’administration (2016-2020 ; 2020-2024).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The monumental edition in the digital age: creating a sustainable future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metoda Kokole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gembero-Ustárroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Herissone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2024.2373998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ricercar Lab face aux défis mondiaux pour l’étude des musiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the collegiate church of Our Lady in Antwerp (c.1370 -c.1530): a European hub?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Schreurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Wauters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.223.05.fr.10-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations: The Renaissance Imitation Mass (CRIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-26. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.188.05.fr.01-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyards Solitaire second und der musikalische Humanismus in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiktheorie - Zeitschrift für Musikwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Musiktheorie(n) im langen 16. Jahrhundert: Intentionen, Strategien, Methoden, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dobbins (1943-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (1), pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chansonniers of Nicolas Du Chemin: A Digital Forum for Renaissance Music Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Tonkunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.284-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Fétis. Musicologia e nazionalismo in Belgio nel secolo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hayne, Biagio Marini et le duc de Neuburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">studi musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (2), pp.363-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique du Moyen Age au siècle des Lumières : Erudition, redécouvertes et interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bisaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.347-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologie en Europe aujourd'hui : quelle identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Saggiatore musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XIII (2), pp.335-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible Renaissance. La musicologie face au concept de Renaissance, 1868-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LXVI (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et la bible aux XVIIe et XVIIIe siècles : Le cas de la passion selon Saint Jean de Jean-Sébastien Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 133 (3), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Ricercar (1991-1999) : Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STENDHAL ET ROSSINI Une étude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp.21-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique de l'image et du texte dans les traités imprimés de la Renaissance (ca. 1470–ca. 1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XVI/XVII, pp.93-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reine, le roi et sa maîtresse. Essai sur la représentation de la différence durant la Querelle des Bouffons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Saggiatore musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, V (2), pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Modeste Grétry : Cantate pour célébrer la naissance du premier enfant de Monsieur et Madame de La Ferté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société Liégeoise de Musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.5-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identité artistique wallonne. Prolégomènes à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des manuscrits du père Castel conservés à la Bibliothèque royale Albert Ier de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXIII, pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie wallonne, la musique et les musiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pirenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie wallonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 69, pp.163-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00255060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castel et la musique : quelques aspects inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXIII, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00238499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubal, Orphée, Pythagore confrontés. Sur les mythes des sons originels à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the theoretical expression of music in France during the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.249-273. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0261127900001376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour des influences. La chanson française dans la Principauté de Liège au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 86, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration du poetique : le tombeau en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 29, pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées d'instruments dans l'ébénisterie liégeoise du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de José Quitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : Les voies d'un ordre nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17, pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une scénographie inédite de Louis Anseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 76, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augustinisme musical en France au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 78 (2), pp.237-255. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/946985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry et la Société d'Émulation de Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Libre d'Emulation - Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rococo et la musique française ? Deux points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, XVIII, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas particulier de réception de Mozart en France : L'encyclopédie méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mozart-jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Burette : un archéologue de la musique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la musique française classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de révolution dans les écrits théoriques concernant la musique avant 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21 (1), pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour une poétique musicale révolutionnaire, l'exemple d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 17, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il 'tombeau' in musica nel periodo baroco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova rivista musicale italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 23 (3), pp.325-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Lamento aus J.-S. Bachs Capriccio BWV 992 und seinen Vorläufern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bach Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 75, pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions harmoniques et proportions architecturales dans la théorie française des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 20 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/836548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première romance d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 64, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symphonie en ré d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, musiques : bulletin d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 13, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 7, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques documents inédits relatifs à André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 60, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ouvrard et l'évolution de l'art musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 42, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau en musique en France à l'époque baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la musique française classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 25, pp.105-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zémire et Azor ou le succès convoité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologue : magazine mensuel pour la diffusion et la promotion de l'art lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 20, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry écrivain face à l'esthétique des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 5, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique-musiques : bulletin d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 8, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamentos et tombeau. Deux exemples chez Froberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 4, pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 48, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing research at the Centre d’études Supérieures de la Renaissance: the case of the RicercarLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERUS-IT-ARTS Final Conference Sounds, Bodies, Memories: Musical, Artistic and Archival Circulations between Italy and Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatorio Vicenza, Jan 2026, Vicenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla Cloud for EuropeanHeritage al ProgettoHorizon Placemus-Xr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATRIMONI IN MOVIMENTO. Arti e digitale per narrare ed esperire il sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Parma, Mar 2026, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondant à la conférence d'Alexander Robinson &amp;quot;&amp;quot;L’heure du soir&amp;quot;: Nocturnal Boundaries and Music in Paris c.1775–c.1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let there be Night Musicking after Sunset in Early Modern Europe : NightMuse Kick-off Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la théorie musicale : l'exception Chambure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Geneviève Thibault de Chambure – Trésors de sa collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont; les Arts Florissants, Aug 2025, Thiré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicological Research and the Challenges of Data Science and Heritage Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School WISD: Word, Image, Scene, and Digital Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Modena and Reggio Emilia, Department of Studies on Language and Culture, Sep 2025, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablature: an encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mille anni di notazione musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Arezzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusHerMes – Musical Heritage Messenger. Musical Heritage, Non-Spaces and Sustainable Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empty Boxes? Modeling the Lost and Ephemeral in Premodern Sacred Spaces Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge for the future governance of the European Cultural Heritage Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RHIS ERIC opening days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vania Virgili, Nov 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica e architettura. Gli spazi e la loro dimensione sonora nel Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Cozzolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Europee del Patrimonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pinacoteca Nazionale di Ferrara, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new ecosystem of musicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mediterranean: Postcolonial Music Histories (16th – 20th Century): IMS Intercongressional Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Jul 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablature: an alternative notation and its history in Europe. The making of on encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mille anni di notazione musicale guidoniana: dimensioni globoli e locoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mauro Cosadei T urroni Monti (Università di Modena e Reggio Emilia) Cecilia Luzzi (Conservatorio di Cesena.Rimini) Stefano Mengozzi (University of Michigan) Marco Uvietta (Università di Trento), Dec 2025, Arezzo, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesualdo on-line the economic model of a digital music edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of digital edition of music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Smith, Mar 2023, Newcaste upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RicercarLab: from databases to the enhancement of heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMA at 150th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14475091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new models of publications. Echoes from the COST action EarlyMuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMA 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Musical Association, Sep 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions: researches on Vincenzo Galilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINCENZO GALILEI: THE RENAISSANCE DIALOGUE BETWEEN MUSIC AND SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Oct 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Initiative for Early Music : EarlyMuse COST Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital counterpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Freedman, Oct 2022, Wayne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans les patrimoines: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Emotions in the Renaissance Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining and Reconstructing Renaissancethe Banquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Mar 2022, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricercar Projects and the Musical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on scolarly Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and territoriality: some questions on French cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREA International Workshop 2015: Hearing the City: Musical Experience as Portal to Urban Soundscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, anxiété et mélancolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">113e Colloque International de l’Association du Congrès de Psychiatrie et Neurologie de Langue Française (CPNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Factulté de Médecine, Université François Rabelais de Tours, Jun 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Humanities and Social Sciences Confronted with the Challenges of Interdisciplinarity and Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Facing the Future: European Research Infrastructure for Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of the Digital Humanities For the Study of French Renaissance Culture: Les Livres Des Chansons Nouvelles De Nicolas Du Chemin, 1549-1568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia Maison Francaise and Columbia University, Department of Music and Medieval Renaissance Studies, Nov 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost Voices / Du Chemin Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS/SEM/SMT 2012 Annual Meetings, session "New Digital Projects for the Study and Dissemination of Medieval and Renaissance Music"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Musicological Society, Society for Ethnomusicology and Society for Music Theory, Nov 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music, Humanism and Identity. The Foundations of a European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Boundaries of Musical Humanism : Slavic Regions &amp; Mediterranean Culture : International Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologia del Rinascimento e le questioni epistemologiche attuali / La musicologia oggi nel contesto della ricerca scientifica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dottorato in Storia e analisi delle culture musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Palermo, Apr 2012, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression théorique de la musique et commentaire aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Commentaire musical à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRHT, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance musician and theorist confronted with religious fragmentation : conflict, betrayal and dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Mai Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgetting Faith ? Negotiating Confessional Conflict in Early Modern Europe : International Conference at the Ludwig-Maximilians-Universität, Munich, 15-17 juillet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Germany. pp.163-198, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110270051.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a “New Early Music” : Forthcoming developments of the “Ricercar” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion Vergänglichkeit der Zukunft ? Bilanz und Perspektiven der Barockmusik </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristät Mozarteum Salzburg, Dec 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à l'Université de Paris dans la seconde moitié du 15e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vortrag MWI (Musikwissenschaftlisches Institut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Basel, Nov 2011, Basel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la musique raffinée des franco-flamand du 15e siècle vers le nouveau style de la Renaissance anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du 28e Festival international de Musique Ancienne de Ribeauvillé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ribeauvillé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologia al Centre d’Études Supérieures de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux confins de l’humanisme musical : monde slave et culture méditerranéenne, Université de Palerme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer la polyphonie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration comme processus de la connaissance : cycle de cours-conférences du Collège Belgique, Académie royale de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, or: The Difficulty of Being a Modern Theorist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The plurality of music theory in the sixteenth century: Strategies, intentions and methods in writings on music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Wolfenbüttel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutumes et us musicaux à la cour : histoire d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le prince &amp; la musique. Les passions musicales de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Versailles, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Lütticher Fürstbischof Ernst von Bayer als Musik-Mäzen (1580-1612)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelijne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Erzbistum Köln in der Musikgeschichte des 15. und 16. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Cologne, Germany. pp.311-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Münchner Versuchung. Zur Emigration flämischer und Lütticher Musiker in der zweiten Hälfte des 16. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bericht über das internationale Symposion der Musikhistorischen Kommission der Bayerischen Akademie der Wissenschaften in Verbindung mit der Gesellschaft für Bayerische Musikgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, München, Germany. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Saint-Luc : Entre la France et le Saint-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les luths en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France. pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froberger et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par la ville et l'Ecole nationale de musique de Montbéliard, 2-4 novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Montbéliard, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans le théâtre des étudiants à la fin du Moyen Age et à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del XXI Convegno Internazionale del Centro Studi sul Teatro Medioevale e Rinascimentale, 20-22 giugno 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Anagni, Italie. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Brossard : Entre histoire de la théorie et théorie de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sébastien de Brossard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Royaumont, France. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra comique sans rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bericht über den Internationalen Kongress - Hochschule für Musik und Darstellende Kunst, 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Frankfurt, Allemagne. pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lectures de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Strasbourg, 14-16 octobre 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Strasbourg, France. pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les grands et les autres : La réforme oratorienne du plain-chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Plain-chant et liturgie en France au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Asnières-sur-Oise, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En inversant le processus : De l'opéra-comique à l'opera buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atti del V Convegno internazionale sulla musica italia nel secolo XVII, Loveno di Menaggio, 28-30 giugno 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Como, Italie. pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dichotomie vocal/instrumental dans la théorie musicale aux confins de la Renaissance et du Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du XXXIVe Colloque international d'études humanistes, Tours, Centre d'études supérieures de la Renaissance, 1-11 juillet 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tours, France. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-musicologie ou musico-archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de musicologie, 11-13 Décembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Liège, Belgique. pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la biographie musicale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Symposium of the International Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Osaka, Japon. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la mort, mort de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Tours, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ecosystem of early music studies (EarlyMuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, Solitaire second, ou, Discours de la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. Classiques Garnier, pp.300, 2022, Eva Kushner, 978-2-406-13175-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2019, Renaissance, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en Picardie du XIVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.455, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and the Renaissance : Renaissance, Reformation and Counter-Reformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.574, 2011, 978-0-7546-2928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville d'Orléans, pp.232, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mathematics in Late Medieval and Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 396 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, théologie et sacré, d'Oresme à Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coeurdevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambronay Editions, 336 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00303261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Schreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 352 p., 2005, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzika u renesansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLIO, 107 p., 2005, ars musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : musicien de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 328 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyot de Châtelet : Chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coeurdevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerve, 108 p., 2001, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance et sa musique au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. Klincksieck, 270 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 127 p., 1999, Que sais-je ?, n. 3448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy d’Amerval, Missa Dixerunt discipuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 1997, 2-85203-736-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy d'Amerval : Missa Dixerunt discipuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 43 p., 1997, Collection Ricercar, n.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d'un opéra : Le théâtre de Liège en 1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">société liégeoise de musicologie, 151 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la musique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerve, 224 p., 1994, Musique ouverte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Du Mont : Grands motets, vol. 1 : Nisis Dominus, Benedicam Dominus, Beati omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre de Musique Baroque de Versailles, 146 p., 1993, Monumentales, II.2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages à José Quitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue belge de musicologie, 258 p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines d'une discipline historique. La musique et son histoire en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 418 p., 1993, Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, n. 260, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.4046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry et l'Europe de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 389 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 377 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Franck et son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociéte belge de musicologie [Revue belge de musicologie, vol. XLV], pp.5-219, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la Lettre sur la musique françoise (1753)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Berchtold, F. Jacob, C. Martin, Y. Séité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Jacques, Rousseau, Oeuvres complètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie musicale à Orléans de la fin de la Guerre de Cent Ans à la Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Britta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Alix, Marie-Luce Demonet, David Rivaud et Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.55-69, 2019, Renaissance, 978-2-86906-702-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02407361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Kushner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Époque de la Renaissance (1400–1600). Tome II: La nouvelle culture (1480–1520)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-330, 2017, Comparative History of Literatures in European Languages, 30, 9789027234674. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/chlel.xxx.26ven⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Combarieu y la historia comparativa de la música</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bombi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasados presentes: tradiciones historiográficas en la musicología europea, 1870- 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat de València</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-84, 2015, Oberta, 978-84-370-9651-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, pouvoir et légitimation aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimité implicite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 1, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne - École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-422, 2015, Collection de l'École française de Rome, 485/1 ; Le pouvoir symbolique en Occident (1300-1640) - Histoire ancienne et médiévale, 135/1, 978-2-7283-1165-1 ; 978-2-85944-768-7. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/236262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets de musique à la Renaissance : du studiolo à la camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Moncond'huy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La licorne et le bézoard : une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gourcuff Gradenigo, pp.169-178, 2013, 978-2-35340-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il liuto e la vita pubblica nell’età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Mambella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cavallo di un monocordo. Lo strumento musicale come accordatura di saperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pàtron editore, pp.15-34, 2013, 978-88-555-3191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de textes théoriques français à la renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristle Collins JUDD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical Theory in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.553-562, 2013, A Library of Essays on Renaissance Music, 978-1-4094-2297-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance musician and theorist confronted with religious fragmentation : conflict, betrayal and dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Mai Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Karremann; Cornel Zwierlein; Inga Mai Groote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgetting Faith? Negotiating Confessional Conflict in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.163-197, 2012, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110270051.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[30 notices]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Schmierer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Laaber Verlag, 2012, Handbuch der Musik der Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire et sa musique. La Picardie, du Moyen Âge à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavicchi C., Colin M.-A. et Vendrix Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en Picardie du XVIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-17, 2012, Épitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudit et l’amateur : collectionner la musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Herlin, Catherine Massip, Jean Duron et Dinko Fabris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner la musique. Vol. 1 : histoires d’une passion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.25-54, 2011, 978-2-503-53629-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, humanisme et Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.41-63, 2011, Les Indispensables de la musique, 978-2-213-60638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et théoriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.185-211, 2011, Les Indispensables de la musique, 978-2-213-60638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Defining the Renaissance in Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Renaissance : Renaissance, Reformation and Counter-Reformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.xiii-xxxiv, 2011, A library of essays on Renaissance music, 978-0-7546-2928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie musicale à Orléans de la fin de la Guerre de Cent Ans à la Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Britta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet, David Rivaud et Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Orléans, pp.120-131, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutumes et us musicaux à la cour : histoire d’une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince &amp; la musique. Les passions musicales de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, 2009, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Lütticher Fürstbischof Ernst von Bayern als Musik-Mäzen (1580-1612)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelijne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Erzbistum Köln in der Musikgeschichte des 15. und 16. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merseburger, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique montait cette lune de l’art. Redécouvertes des musiques de la Renaissance au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance et sa musique au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincsieck, pp. 9-59., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and model in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Mathematics in Late Medieval and Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.9-21, 2008, Epitome musical, 978-2-503-51597-7. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.EM-EB.3.3278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, théorie et philosophie : le nouvel élan de Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de musique baroque de Versailles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la musique. Au temps de Louis XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mardaga, pp.61-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est là que l'on vole à l'immortalité &amp;quot;. Musiciens wallons à la cour de France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Carpeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Wallons à Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Renaissance du Livre, pp.231-246, 2007, 978-2-87415-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Liège du Xe au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Art mosan : Liège et son pays à l'époque romane du XIe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Perron, pp.245-249, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et science : les aléas d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.157-169, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du plaisir dans la théorie musicale en France de la Renaissance à l'aube de l'âge baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Favier et Manuel Couvreur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plaisir musical en France au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.29-47, 2006, Musique musicologie, 9782870099247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.VII-XLII, 2005, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos lointains d'Italie dans la musique à Liège : les Motteti overo Madrigali de Gilles Hayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique Belge de Rome, pp.189-212, 2005, Etudes d'histoire de l'art ; 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et modèle à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musik jenseits der Grenze der Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rombach verlag, pp.113-122, 2004, Rombach-Wissenschaften : Reihe Voces ; Bd. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l'histoire de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Nattiez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques. Une encyclopédie pour le XXIe siècle. Volume 2 : Les savoirs musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud / Cité de la musique, pp.628-648, 2004, 978-2-7427-4772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interprétation culturelle de la citation musicale au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium musicae : Studi in onore di Carolyn Gianturco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, pp.221-237, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : Cantus et musicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : musicien de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.7-37, 2003, Epitome musical, 978-2-503-51455-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Colette; Marielle Popin; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la notation : Du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-194, 2003, Musique ouverte, 978-2-86931-106-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concezioni diverse della storia musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopedia della musica. II : Il sapere musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Einaudi, pp.591-610, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe de la Renaissance : 1470-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, pp.163-177, 2002, Questions d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De invloed van de Contrareformatie op de Luikse kerkmuziek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Een muziekgeschiedenis der Nederlanden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.274-279, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science classique : XVIe-XVIIIe siècle : dictionnaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.632-641, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bergier : le dernier théoricien de la Renaissance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique de tous les passetemps le plus beau » : Hommage à Jean-Michel Vaccaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.369-386, 1998, Domaine musicologique ; 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences and historical sciences in music : Ways towards conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and cognition of music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.69-80, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de textes théoriques français à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Beer, Kristina Pfarr et Wolfgang Ruf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift Christoph-Hellmut Mahling zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Schneider, pp.1453-1462, 1997, Mainzer Studien zur Musikwissenschaft ; 37, 978-3-7952-0900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts d'un théâtre en province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La genèse d'un opéra : Le théâtre de Liège en 1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Association des Amis de l'Opéra Royal de Wallonie, pp.37-87, 1995, Etudes &amp; éditions / Société Liègeoise de Musicologie ; 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de théâtre lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De wereld van de opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artis-Historia, pp.8-26, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de la musique en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Ebtinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bornefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la musique en France aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.739-781, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscrits d'opéras et d'opéras-comiques. Le cas Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Didier et Jacques Neefs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers révolutionnaires : science, musique, architecture (Manuscrits de la Révolution II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.125-143, 1992, Manuscrits modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition lyrique à Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra, un rêve, une réalité : vingt-cinq ans de passion, l'opéra se raconte, Opéra royal de Wallonie, Centre lyrique de la Communauté française, 1967-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Perron, pp.12-23, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux théoriques de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.213-282, 1992, Collection musique musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubal réhabilité ? Le Grand Siècle et la musique des Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athalie : Racine et la tragédie biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles : Le Cri, pp.91-105, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopistes et visionnaires : Réflexions sur l'idéal des théoriciens de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grétry et l'Europe de l'Opéra-comique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mardaga, pp.221-226, 1992, Collection musique musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrennes mignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allzeit ein Buch : Die Bibliothek Wolfgang Amadeus Mozarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VCH, Acta Humaniora, pp.118-120, 1991, Ausstellungskataloge der Herzog-August-Bibliothek ; No. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozart et les musiciens liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mozart en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Mercator, pp.48-51, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l'édition musicale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17086831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richafort: Missa O Genitrix - Missa Veni Sponsa Christi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14209830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Lassus: polissonneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Music Heritage Website : https://virtual-music-heritage.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Belliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Livre de pièces d'Adrien Le Roy : fac-similé des fantaisies, passemèzes et danses extraites de &amp;quot;A briefe easy instruction to learne the tablature to conducte and dispose thy hande onto the lute&amp;quot; : Londres 1568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orchestre avant l’orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et pouvoir au 17e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical musicology in European universities, research organisations and scientific academies: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Whittaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicological Publications in the Digital Age: Charting a New Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piéjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation munichoise. Sur l'émigration des musiciens flamands et liégeois durant la seconde moitié du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'expression théorique du la musique en France à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES – Founding principles of the Cloud Governance (Deliverable 10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubiculum Musicae - Châteaudun - The enchanted Sainte-Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - Centre d'études supérieures de la Renaissance (UMR 7323). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES Founding principles of the Cloud Governance (D10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Czech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Pollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petitcol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action Progress Review at 24 months (21/09/2022 to 21/09/2024) CA21161: A new ecosystem of early music studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COST. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans, conclusions et pistes d'actions suite à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vendrix </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5235-2807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031904130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7456276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000110206094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né à Liège (Belgique), le 29 mars 1964.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 — : Directeur de recherches (DR2 : 2004-2012 ; DR1 : 2012-2018 ; DRCE1 : 2018-).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 — 2004 : Chargé de recherches [CR2 : 1994-1998 ; CR1 : 1998-2004].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonds National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 — 1994 : Chargé de recherches.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 — 1992 : Aspirant.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">B. Administration et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Tours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> président (2016-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Centre d’Études Supérieures de la Renaissance : Directeur de l’UMR 6576/7323 du CNRS et doyen de l’UFR de l’Université de Tours (2007-2016), Directeur adjoint (2003-2007).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Réseau National « Maisons des Sciences de l’Homme » : président (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Maison des Sciences de l’Homme Val-de-Loire : directeur de l’UMS 1835 (2012-2013) ; Directeur adjoint (2008-2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Programme Ricercar : responsable (depuis 1992-).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Cursus studiorum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001 : Habilitation à diriger des recherches (à l’unanimité), Université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991 : Docteur en musicologie avec la plus grande distinction et les félicitations du jury, Université de Liège.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1988 : Master in Arts (musicology), University of Arizona.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1986 : Diplôme d’Études Approfondies en musicologie, École Normale Supérieure de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1985 : Licencié en histoire de l’art, archéologie et musicologie avec la plus grande distinction, Université de Liège.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D. Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse d’été du Gouvernement français, 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Prix de la Fondation Camille Héla, 1985.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche du British Council, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche de la Fondation Princesse Marie-José, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Graduate Tuition Waiver, University of Arizona, 1987-1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche de la Deutscher Akademischer Artauschdienst, 1989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lauréat de la Fondation Jaumain, 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lauréat de la Fondation Darchis, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse post-doctorale du Ministère des Affaires étrangères (France), 1992-1993.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Prix Octave Servais des Amis de l’Université de Liège, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dent Medal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rma.ac.uk/grants-awards/the-dent-medal/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Giordano Bruno Lectures, Warburg Institute, Londres, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier dans l’ordre des Palmes académiques, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Premio Anassilaos « Erasmo per l’Europa », 2017 (Reggio di Calabria).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">E. Sociétés savantes et associations (mandats)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : président, 1990-2000 ; vice-président, 2000-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société belge de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : administrateur, 1990- ; vice-président, 2004-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : council, 2001-2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en Wallonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (production discographique) : administrateur, 1991-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva il Cinema ! Festival du cinéma italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : président, 2018-.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">F. Académies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre élu en 2008 ; chair section « Musicology and Art History » (2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, corresponding member, élu en 2010.(</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.amsmusicology.org/page/hon_corr_info</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie royale de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, membre correspondant, élu en 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">G. Direction de collections et responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éditeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études & Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Société liégeoise de musicologie, 5 volumes publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épitome musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre d’Études Supérieures de la Renaissance : Brepols, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable éditorial de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger de Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Musique Ancienne de Tours, 3 volumes publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éditeur en chef d*’Acta musicologica* [revue de la Société internationale de musicologie] (Kassel, Bärenreiter), 2000-2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Editeur-adjoint </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’Imago musicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lucca, LIM), 2008-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, Brepols (2008-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Plantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Beauchesne (2010-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 volumes p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ubliés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Paris, Classique Garnier (2016-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Comités de lecture [editorial boards]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990-2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Flandriæ Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (KULeuven), 1998-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Brepols), 2001-2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicalia. Annuario internazionale di studi musicologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GATM — Rivista di analisi e teoria musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004- 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANISTICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plainsong & Medieval Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CUP), 2008-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Alamire Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Brepols), 2009-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schifanoia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CUP), 2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polifonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Fondazione Guido d’Arezzo), 2020-</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Jurys, direction de thèses et HDR, enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1. Direction de travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Référent HDR : Université de Tours [7 soutenues ; 4 en cours].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Direction de thèse : Université de Tours \ [10 thèses soutenues dont 4 en cotutelle (université de Pavie, Milan, Bruxelles, Roma3) ; 3 thèses en cours] ; Université de Liège [4 thèses soutenues].</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de thèse et HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Université de Liège, Université de Paris III, Université de Paris IV, University of Oxford, Université de Tours, McGill University, École des Hautes Études en Sciences Sociales, Université de Strasbourg, Université de Montréal, Université de Toulouse, Université de Paris-Nanterre, Université de Lorraine, Université de Bruxelles, Universiteit Utrecht.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Conservatoire National Supérieure de Musique de Paris, Conservatoire Royal de Musique de Liège.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3. Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours (musicologie de la Renaissance, méthodes de recherche), Université de Liège (histoire de la musique de la Renaissance, histoire de la théorie, économie de la musique).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Commissions, expertises</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1. Instances nationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [CNU] : membre nommé 18e section [2003-2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité national du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre nommé section 35 [2004-2005].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence nationale de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [ANR] : comité scientifique CSD 9 [2008-2009], comité de suivi « Création » [2010], comité scientifique SHS3 [2012], comité de pilotage SHS [2013-2016].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du jury (2010-) ; vice-président en charge des SHS (2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance Athena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [2013], responsable SHS-5.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Expertises nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· **</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Cambridge University Press, Chicago University Press, CNRS Éditions, CNL, Fondation universitaire (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [évaluations, recrutements, tenure reviews, promotions] : University of London (Royal Holloway), City University of New York, University of Pennsylvania, Haverford College, Washington University, University of California at Berkeley, University of Chicago, CNRS, Princeton University, Ohio State University, FWO (Belgique), FNRS (Belgique), European Research Council, Agence Nationale de la Recherche, University of Glasgow, Agence Socrates-Leonardo da Vinci France (programmes Erasmus Mundus), University of Florida, International University of Florida, KU-Leuven, Ministero dell’Università e della Ricerca (MiUR), Rutgers University, Harvard University, European Institutes for Advanced Study, Fonds National de la Recherche (Suisse), Stanford University, Hebrew University of Jerusalem, Université de Montréal, AERES-HCERES, Université de Zurich, University of California Los Angeles, Case Reserve Western University, European Science Foundation , Katholieke Universiteit Leuven, Université de Tours, Université de Paris 1, FRQSC-Québec, Università di Bologna.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseils scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Centre de musique baroque de Versailles [2002-2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Drac Picardie [2003-2009]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· RILM (Répertoire International de Littérature Musicale), New-York : membre nommé de la Commission mixte, 2005-2007, 2008-2010. Président de la commission mixte, 2009-2011 ; Member of the Board of Directors [2012-].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expert Drac Centre [2006-2011]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme Claude-Nicolas Ledoux de l’université de Franche-Conté [2006-2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité du Digital Image Archive of Medieval Music / DIAMM (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.diamm.ac.uk/content/about/team.html#d0e161</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Corpus Mensurabilis Musicae Electronicum/ CMME (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cmme.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· IMEMS from the universities of Bangor & Aberystwyth (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aberbangorpartnership.ac.uk/en/med-modern.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [2008-2011].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ministère de la culture: membre de la commission d’habilitation [2007-2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· European Science Foundation: ERIH Expert Panel [2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ministère de l’enseignement supérieur et de la recherche : expert auprès de la Stratégie Nationale de la Recherche et de l’Innovation (2008-2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de l’ED 525, PRES Poitiers-Limoges (2009-2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique de l’ABES (2010-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique du STUDIUM, agence régionale de la recherche (2011-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique de The Foundation for French and Francophone Musical Cultures, Brook Center, City University of New York (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau Réseau National des Maisons des Sciences de l’Homme (2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme de Potiers [2013-2017].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme de Strasbourg [2013-].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil d’administration du Centro di Studi Internazionale Telesiano [2013-].</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Instances de l’Université de Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil scientifique (2008-2012 ; 2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du conseil d’administration (2016-2020 ; 2020-2024).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The monumental edition in the digital age: creating a sustainable future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metoda Kokole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gembero-Ustárroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Herissone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2024.2373998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ricercar Lab face aux défis mondiaux pour l’étude des musiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the collegiate church of Our Lady in Antwerp (c.1370 -c.1530): a European hub?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Schreurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Wauters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.223.05.fr.10-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations: The Renaissance Imitation Mass (CRIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-26. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.188.05.fr.01-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyards Solitaire second und der musikalische Humanismus in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiktheorie - Zeitschrift für Musikwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Musiktheorie(n) im langen 16. Jahrhundert: Intentionen, Strategien, Methoden, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dobbins (1943-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (1), pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chansonniers of Nicolas Du Chemin: A Digital Forum for Renaissance Music Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Tonkunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.284-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Fétis. Musicologia e nazionalismo in Belgio nel secolo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hayne, Biagio Marini et le duc de Neuburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">studi musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (2), pp.363-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologie en Europe aujourd'hui : quelle identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Saggiatore musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XIII (2), pp.335-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique du Moyen Age au siècle des Lumières : Erudition, redécouvertes et interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bisaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.347-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible Renaissance. La musicologie face au concept de Renaissance, 1868-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LXVI (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et la bible aux XVIIe et XVIIIe siècles : Le cas de la passion selon Saint Jean de Jean-Sébastien Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 133 (3), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Ricercar (1991-1999) : Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STENDHAL ET ROSSINI Une étude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp.21-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique de l'image et du texte dans les traités imprimés de la Renaissance (ca. 1470–ca. 1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XVI/XVII, pp.93-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reine, le roi et sa maîtresse. Essai sur la représentation de la différence durant la Querelle des Bouffons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Saggiatore musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, V (2), pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Modeste Grétry : Cantate pour célébrer la naissance du premier enfant de Monsieur et Madame de La Ferté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société Liégeoise de Musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.5-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identité artistique wallonne. Prolégomènes à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des manuscrits du père Castel conservés à la Bibliothèque royale Albert Ier de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXIII, pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie wallonne, la musique et les musiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pirenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie wallonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 69, pp.163-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00255060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castel et la musique : quelques aspects inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXIII, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00238499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour des influences. La chanson française dans la Principauté de Liège au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 86, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration du poetique : le tombeau en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 29, pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubal, Orphée, Pythagore confrontés. Sur les mythes des sons originels à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the theoretical expression of music in France during the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.249-273. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0261127900001376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées d'instruments dans l'ébénisterie liégeoise du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de José Quitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : Les voies d'un ordre nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17, pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une scénographie inédite de Louis Anseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 76, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augustinisme musical en France au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 78 (2), pp.237-255. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/946985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas particulier de réception de Mozart en France : L'encyclopédie méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mozart-jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Burette : un archéologue de la musique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la musique française classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry et la Société d'Émulation de Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Libre d'Emulation - Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rococo et la musique française ? Deux points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, XVIII, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de révolution dans les écrits théoriques concernant la musique avant 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21 (1), pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour une poétique musicale révolutionnaire, l'exemple d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 17, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il 'tombeau' in musica nel periodo baroco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova rivista musicale italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 23 (3), pp.325-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Lamento aus J.-S. Bachs Capriccio BWV 992 und seinen Vorläufern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bach Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 75, pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première romance d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 64, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions harmoniques et proportions architecturales dans la théorie française des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 20 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/836548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symphonie en ré d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, musiques : bulletin d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 13, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 7, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ouvrard et l'évolution de l'art musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 42, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques documents inédits relatifs à André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 60, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zémire et Azor ou le succès convoité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologue : magazine mensuel pour la diffusion et la promotion de l'art lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 20, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau en musique en France à l'époque baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la musique française classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 25, pp.105-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry écrivain face à l'esthétique des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 5, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique-musiques : bulletin d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 8, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 48, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamentos et tombeau. Deux exemples chez Froberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 4, pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla Cloud for EuropeanHeritage al ProgettoHorizon Placemus-Xr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATRIMONI IN MOVIMENTO. Arti e digitale per narrare ed esperire il sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Parma, Mar 2026, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing research at the Centre d’études Supérieures de la Renaissance: the case of the RicercarLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERUS-IT-ARTS Final Conference Sounds, Bodies, Memories: Musical, Artistic and Archival Circulations between Italy and Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatorio Vicenza, Jan 2026, Vicenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new ecosystem of musicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mediterranean: Postcolonial Music Histories (16th – 20th Century): IMS Intercongressional Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Jul 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablature: an alternative notation and its history in Europe. The making of on encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mille anni di notazione musicale guidoniana: dimensioni globoli e locoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mauro Cosadei T urroni Monti (Università di Modena e Reggio Emilia) Cecilia Luzzi (Conservatorio di Cesena.Rimini) Stefano Mengozzi (University of Michigan) Marco Uvietta (Università di Trento), Dec 2025, Arezzo, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la théorie musicale : l'exception Chambure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Geneviève Thibault de Chambure – Trésors de sa collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont; les Arts Florissants, Aug 2025, Thiré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondant à la conférence d'Alexander Robinson &amp;quot;&amp;quot;L’heure du soir&amp;quot;: Nocturnal Boundaries and Music in Paris c.1775–c.1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let there be Night Musicking after Sunset in Early Modern Europe : NightMuse Kick-off Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicological Research and the Challenges of Data Science and Heritage Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School WISD: Word, Image, Scene, and Digital Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Modena and Reggio Emilia, Department of Studies on Language and Culture, Sep 2025, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablature: an encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mille anni di notazione musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Arezzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusHerMes – Musical Heritage Messenger. Musical Heritage, Non-Spaces and Sustainable Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empty Boxes? Modeling the Lost and Ephemeral in Premodern Sacred Spaces Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge for the future governance of the European Cultural Heritage Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RHIS ERIC opening days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vania Virgili, Nov 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica e architettura. Gli spazi e la loro dimensione sonora nel Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Cozzolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Europee del Patrimonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pinacoteca Nazionale di Ferrara, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesualdo on-line the economic model of a digital music edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of digital edition of music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Smith, Mar 2023, Newcaste upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RicercarLab: from databases to the enhancement of heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMA at 150th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14475091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new models of publications. Echoes from the COST action EarlyMuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMA 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Musical Association, Sep 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Emotions in the Renaissance Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining and Reconstructing Renaissancethe Banquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Mar 2022, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions: researches on Vincenzo Galilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINCENZO GALILEI: THE RENAISSANCE DIALOGUE BETWEEN MUSIC AND SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Oct 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Initiative for Early Music : EarlyMuse COST Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital counterpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Freedman, Oct 2022, Wayne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans les patrimoines: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricercar Projects and the Musical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on scolarly Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and territoriality: some questions on French cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREA International Workshop 2015: Hearing the City: Musical Experience as Portal to Urban Soundscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, anxiété et mélancolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">113e Colloque International de l’Association du Congrès de Psychiatrie et Neurologie de Langue Française (CPNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Factulté de Médecine, Université François Rabelais de Tours, Jun 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Humanities and Social Sciences Confronted with the Challenges of Interdisciplinarity and Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Facing the Future: European Research Infrastructure for Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance musician and theorist confronted with religious fragmentation : conflict, betrayal and dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Mai Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgetting Faith ? Negotiating Confessional Conflict in Early Modern Europe : International Conference at the Ludwig-Maximilians-Universität, Munich, 15-17 juillet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Germany. pp.163-198, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110270051.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression théorique de la musique et commentaire aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Commentaire musical à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRHT, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of the Digital Humanities For the Study of French Renaissance Culture: Les Livres Des Chansons Nouvelles De Nicolas Du Chemin, 1549-1568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia Maison Francaise and Columbia University, Department of Music and Medieval Renaissance Studies, Nov 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost Voices / Du Chemin Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS/SEM/SMT 2012 Annual Meetings, session "New Digital Projects for the Study and Dissemination of Medieval and Renaissance Music"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Musicological Society, Society for Ethnomusicology and Society for Music Theory, Nov 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music, Humanism and Identity. The Foundations of a European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Boundaries of Musical Humanism : Slavic Regions &amp; Mediterranean Culture : International Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologia del Rinascimento e le questioni epistemologiche attuali / La musicologia oggi nel contesto della ricerca scientifica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dottorato in Storia e analisi delle culture musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Palermo, Apr 2012, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à l'Université de Paris dans la seconde moitié du 15e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vortrag MWI (Musikwissenschaftlisches Institut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Basel, Nov 2011, Basel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a “New Early Music” : Forthcoming developments of the “Ricercar” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion Vergänglichkeit der Zukunft ? Bilanz und Perspektiven der Barockmusik </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristät Mozarteum Salzburg, Dec 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la musique raffinée des franco-flamand du 15e siècle vers le nouveau style de la Renaissance anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du 28e Festival international de Musique Ancienne de Ribeauvillé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ribeauvillé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologia al Centre d’Études Supérieures de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux confins de l’humanisme musical : monde slave et culture méditerranéenne, Université de Palerme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer la polyphonie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration comme processus de la connaissance : cycle de cours-conférences du Collège Belgique, Académie royale de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, or: The Difficulty of Being a Modern Theorist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The plurality of music theory in the sixteenth century: Strategies, intentions and methods in writings on music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Wolfenbüttel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutumes et us musicaux à la cour : histoire d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le prince &amp; la musique. Les passions musicales de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Versailles, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Lütticher Fürstbischof Ernst von Bayer als Musik-Mäzen (1580-1612)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelijne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Erzbistum Köln in der Musikgeschichte des 15. und 16. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Cologne, Germany. pp.311-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Münchner Versuchung. Zur Emigration flämischer und Lütticher Musiker in der zweiten Hälfte des 16. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bericht über das internationale Symposion der Musikhistorischen Kommission der Bayerischen Akademie der Wissenschaften in Verbindung mit der Gesellschaft für Bayerische Musikgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, München, Germany. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Saint-Luc : Entre la France et le Saint-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les luths en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France. pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froberger et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par la ville et l'Ecole nationale de musique de Montbéliard, 2-4 novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Montbéliard, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans le théâtre des étudiants à la fin du Moyen Age et à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del XXI Convegno Internazionale del Centro Studi sul Teatro Medioevale e Rinascimentale, 20-22 giugno 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Anagni, Italie. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Brossard : Entre histoire de la théorie et théorie de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sébastien de Brossard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Royaumont, France. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra comique sans rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bericht über den Internationalen Kongress - Hochschule für Musik und Darstellende Kunst, 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Frankfurt, Allemagne. pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les grands et les autres : La réforme oratorienne du plain-chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Plain-chant et liturgie en France au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Asnières-sur-Oise, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lectures de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Strasbourg, 14-16 octobre 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Strasbourg, France. pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En inversant le processus : De l'opéra-comique à l'opera buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atti del V Convegno internazionale sulla musica italia nel secolo XVII, Loveno di Menaggio, 28-30 giugno 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Como, Italie. pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dichotomie vocal/instrumental dans la théorie musicale aux confins de la Renaissance et du Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du XXXIVe Colloque international d'études humanistes, Tours, Centre d'études supérieures de la Renaissance, 1-11 juillet 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tours, France. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-musicologie ou musico-archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de musicologie, 11-13 Décembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Liège, Belgique. pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la biographie musicale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Symposium of the International Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Osaka, Japon. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la mort, mort de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Tours, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPPING MUSICOLOGY IN EUROPEAN HIGHER EDUCATION AND RESEARCH INSTITUTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 979-10-981515-3-8. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18301414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicology as data science and heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2025, 979-10-981515-07. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17540237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, Solitaire second, ou, Discours de la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. Classiques Garnier, pp.300, 2022, Eva Kushner, 978-2-406-13175-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ecosystem of early music studies (EarlyMuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2019, Renaissance, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en Picardie du XIVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.455, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and the Renaissance : Renaissance, Reformation and Counter-Reformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.574, 2011, 978-0-7546-2928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville d'Orléans, pp.232, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mathematics in Late Medieval and Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 396 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, théologie et sacré, d'Oresme à Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coeurdevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambronay Editions, 336 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00303261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzika u renesansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLIO, 107 p., 2005, ars musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Schreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 352 p., 2005, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : musicien de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 328 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyot de Châtelet : Chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coeurdevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerve, 108 p., 2001, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance et sa musique au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. Klincksieck, 270 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 127 p., 1999, Que sais-je ?, n. 3448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy d'Amerval : Missa Dixerunt discipuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 43 p., 1997, Collection Ricercar, n.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy d’Amerval, Missa Dixerunt discipuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 1997, 2-85203-736-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d'un opéra : Le théâtre de Liège en 1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">société liégeoise de musicologie, 151 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la musique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerve, 224 p., 1994, Musique ouverte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines d'une discipline historique. La musique et son histoire en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 418 p., 1993, Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, n. 260, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.4046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Du Mont : Grands motets, vol. 1 : Nisis Dominus, Benedicam Dominus, Beati omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre de Musique Baroque de Versailles, 146 p., 1993, Monumentales, II.2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages à José Quitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue belge de musicologie, 258 p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry et l'Europe de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 389 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 377 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Franck et son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociéte belge de musicologie [Revue belge de musicologie, vol. XLV], pp.5-219, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la Lettre sur la musique françoise (1753)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Berchtold, F. Jacob, C. Martin, Y. Séité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Jacques, Rousseau, Oeuvres complètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie musicale à Orléans de la fin de la Guerre de Cent Ans à la Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Britta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Alix, Marie-Luce Demonet, David Rivaud et Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.55-69, 2019, Renaissance, 978-2-86906-702-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02407361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Kushner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Époque de la Renaissance (1400–1600). Tome II: La nouvelle culture (1480–1520)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-330, 2017, Comparative History of Literatures in European Languages, 30, 9789027234674. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/chlel.xxx.26ven⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Combarieu y la historia comparativa de la música</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bombi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasados presentes: tradiciones historiográficas en la musicología europea, 1870- 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat de València</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-84, 2015, Oberta, 978-84-370-9651-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, pouvoir et légitimation aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimité implicite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 1, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne - École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-422, 2015, Collection de l'École française de Rome, 485/1 ; Le pouvoir symbolique en Occident (1300-1640) - Histoire ancienne et médiévale, 135/1, 978-2-7283-1165-1 ; 978-2-85944-768-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/236262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de textes théoriques français à la renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristle Collins JUDD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical Theory in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.553-562, 2013, A Library of Essays on Renaissance Music, 978-1-4094-2297-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets de musique à la Renaissance : du studiolo à la camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Moncond'huy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La licorne et le bézoard : une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gourcuff Gradenigo, pp.169-178, 2013, 978-2-35340-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il liuto e la vita pubblica nell’età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Mambella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cavallo di un monocordo. Lo strumento musicale come accordatura di saperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pàtron editore, pp.15-34, 2013, 978-88-555-3191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire et sa musique. La Picardie, du Moyen Âge à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavicchi C., Colin M.-A. et Vendrix Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en Picardie du XVIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-17, 2012, Épitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance musician and theorist confronted with religious fragmentation : conflict, betrayal and dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Mai Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Karremann; Cornel Zwierlein; Inga Mai Groote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgetting Faith? Negotiating Confessional Conflict in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.163-197, 2012, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110270051.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[30 notices]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Schmierer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Laaber Verlag, 2012, Handbuch der Musik der Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Defining the Renaissance in Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Renaissance : Renaissance, Reformation and Counter-Reformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.xiii-xxxiv, 2011, A library of essays on Renaissance music, 978-0-7546-2928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudit et l’amateur : collectionner la musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Herlin, Catherine Massip, Jean Duron et Dinko Fabris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner la musique. Vol. 1 : histoires d’une passion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.25-54, 2011, 978-2-503-53629-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, humanisme et Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.41-63, 2011, Les Indispensables de la musique, 978-2-213-60638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et théoriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.185-211, 2011, Les Indispensables de la musique, 978-2-213-60638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique montait cette lune de l’art. Redécouvertes des musiques de la Renaissance au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance et sa musique au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincsieck, pp. 9-59., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie musicale à Orléans de la fin de la Guerre de Cent Ans à la Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Britta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet, David Rivaud et Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Orléans, pp.120-131, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutumes et us musicaux à la cour : histoire d’une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince &amp; la musique. Les passions musicales de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, 2009, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Lütticher Fürstbischof Ernst von Bayern als Musik-Mäzen (1580-1612)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelijne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Erzbistum Köln in der Musikgeschichte des 15. und 16. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merseburger, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and model in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Mathematics in Late Medieval and Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.9-21, 2008, Epitome musical, 978-2-503-51597-7. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.EM-EB.3.3278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et science : les aléas d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.157-169, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, théorie et philosophie : le nouvel élan de Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de musique baroque de Versailles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la musique. Au temps de Louis XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mardaga, pp.61-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est là que l'on vole à l'immortalité &amp;quot;. Musiciens wallons à la cour de France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Carpeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Wallons à Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Renaissance du Livre, pp.231-246, 2007, 978-2-87415-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Liège du Xe au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Art mosan : Liège et son pays à l'époque romane du XIe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Perron, pp.245-249, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du plaisir dans la théorie musicale en France de la Renaissance à l'aube de l'âge baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Favier et Manuel Couvreur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plaisir musical en France au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.29-47, 2006, Musique musicologie, 9782870099247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos lointains d'Italie dans la musique à Liège : les Motteti overo Madrigali de Gilles Hayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique Belge de Rome, pp.189-212, 2005, Etudes d'histoire de l'art ; 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.VII-XLII, 2005, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et modèle à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musik jenseits der Grenze der Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rombach verlag, pp.113-122, 2004, Rombach-Wissenschaften : Reihe Voces ; Bd. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l'histoire de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Nattiez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques. Une encyclopédie pour le XXIe siècle. Volume 2 : Les savoirs musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud / Cité de la musique, pp.628-648, 2004, 978-2-7427-4772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interprétation culturelle de la citation musicale au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium musicae : Studi in onore di Carolyn Gianturco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, pp.221-237, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Colette; Marielle Popin; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la notation : Du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-194, 2003, Musique ouverte, 978-2-86931-106-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : Cantus et musicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : musicien de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.7-37, 2003, Epitome musical, 978-2-503-51455-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe de la Renaissance : 1470-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, pp.163-177, 2002, Questions d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concezioni diverse della storia musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopedia della musica. II : Il sapere musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Einaudi, pp.591-610, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De invloed van de Contrareformatie op de Luikse kerkmuziek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Een muziekgeschiedenis der Nederlanden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.274-279, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science classique : XVIe-XVIIIe siècle : dictionnaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.632-641, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bergier : le dernier théoricien de la Renaissance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique de tous les passetemps le plus beau » : Hommage à Jean-Michel Vaccaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.369-386, 1998, Domaine musicologique ; 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences and historical sciences in music : Ways towards conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and cognition of music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.69-80, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de textes théoriques français à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Beer, Kristina Pfarr et Wolfgang Ruf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift Christoph-Hellmut Mahling zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Schneider, pp.1453-1462, 1997, Mainzer Studien zur Musikwissenschaft ; 37, 978-3-7952-0900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts d'un théâtre en province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La genèse d'un opéra : Le théâtre de Liège en 1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Association des Amis de l'Opéra Royal de Wallonie, pp.37-87, 1995, Etudes &amp; éditions / Société Liègeoise de Musicologie ; 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de théâtre lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De wereld van de opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artis-Historia, pp.8-26, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de la musique en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Ebtinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bornefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la musique en France aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.739-781, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscrits d'opéras et d'opéras-comiques. Le cas Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Didier et Jacques Neefs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers révolutionnaires : science, musique, architecture (Manuscrits de la Révolution II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.125-143, 1992, Manuscrits modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition lyrique à Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra, un rêve, une réalité : vingt-cinq ans de passion, l'opéra se raconte, Opéra royal de Wallonie, Centre lyrique de la Communauté française, 1967-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Perron, pp.12-23, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux théoriques de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.213-282, 1992, Collection musique musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubal réhabilité ? Le Grand Siècle et la musique des Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athalie : Racine et la tragédie biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles : Le Cri, pp.91-105, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopistes et visionnaires : Réflexions sur l'idéal des théoriciens de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grétry et l'Europe de l'Opéra-comique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mardaga, pp.221-226, 1992, Collection musique musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrennes mignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allzeit ein Buch : Die Bibliothek Wolfgang Amadeus Mozarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VCH, Acta Humaniora, pp.118-120, 1991, Ausstellungskataloge der Herzog-August-Bibliothek ; No. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozart et les musiciens liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mozart en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Mercator, pp.48-51, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l'édition musicale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17086831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richafort: Missa O Genitrix - Missa Veni Sponsa Christi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14209830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Lassus: polissonneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Music Heritage Website : https://virtual-music-heritage.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Belliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Livre de pièces d'Adrien Le Roy : fac-similé des fantaisies, passemèzes et danses extraites de &amp;quot;A briefe easy instruction to learne the tablature to conducte and dispose thy hande onto the lute&amp;quot; : Londres 1568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orchestre avant l’orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et pouvoir au 17e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical musicology in European universities, research organisations and scientific academies: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Whittaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicological Publications in the Digital Age: Charting a New Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piéjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation munichoise. Sur l'émigration des musiciens flamands et liégeois durant la seconde moitié du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'expression théorique du la musique en France à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubiculum Musicae - Châteaudun - The enchanted Sainte-Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - Centre d'études supérieures de la Renaissance (UMR 7323). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES – Founding principles of the Cloud Governance (Deliverable 10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES Founding principles of the Cloud Governance (D10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Czech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Pollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petitcol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action Progress Review at 24 months (21/09/2022 to 21/09/2024) CA21161: A new ecosystem of early music studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COST. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans, conclusions et pistes d'actions suite à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AC268CB"/>
+    <w:nsid w:val="4A6176D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vendrix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5235-2807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031904130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7456276" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110206094" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rma.ac.uk/grants-awards/the-dent-medal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsmusicology.org/page/hon_corr_info" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diamm.ac.uk/content/about/team.html#d0e161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmme.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aberbangorpartnership.ac.uk/en/med-modern.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metoda Kokole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gembero-Ust&#225;rroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Herissone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2024.2373998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Schreurs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Wauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.223.05.fr.10-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freedman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Walter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.188.05.fr.01-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Bianco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corswarem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bisaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261127900001376" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X9M8WTTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/946985" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/836548" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cozzolino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13959918" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14475091" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04812829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Mai Groote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110270051.163" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Schiltz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexis Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981761v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998066v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coeurdevey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008963v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008967v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Magro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008959v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008957v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008964v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.4046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216141v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Britta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turellier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668593v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/chlel.xxx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/chlel.xxx.26ven" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236993v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/pasados-presentes.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257804v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/10.1400/236262" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/236262" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238396v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859953v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245617v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830645v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980777v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171210v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172923v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283781v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EM-EB.3.3278" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-HDDT2QKZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998155v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270435v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269243v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269072v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268890v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268756v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsminerve.com/catalogue/9782869311060/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267925v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265891v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266275v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274499v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mariolle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ebtinger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bornefeld" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262297v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261363v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Konrad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009419v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086831" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189138v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14209830" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793705v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154593v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239296v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189128v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Whittaker" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746699v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Borghetti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982440v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985975v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05342302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189126v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511598v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Czech" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Poll&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gallini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petitcol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04812832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489846v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vendrix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5235-2807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031904130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7456276" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110206094" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rma.ac.uk/grants-awards/the-dent-medal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsmusicology.org/page/hon_corr_info" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diamm.ac.uk/content/about/team.html#d0e161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmme.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aberbangorpartnership.ac.uk/en/med-modern.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metoda Kokole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gembero-Ust&#225;rroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Herissone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2024.2373998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Schreurs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Wauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.223.05.fr.10-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freedman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Walter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.188.05.fr.01-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Bianco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corswarem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bisaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261127900001376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X9M8WTTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/946985" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/836548" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cozzolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13959918" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14475091" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04812829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Mai Groote" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110270051.163" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Schiltz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17540237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774870v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexis Colin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coeurdevey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009415v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Magro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.4046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Britta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/chlel.xxx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/chlel.xxx.26ven" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/pasados-presentes.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/10.1400/236262" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/236262" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245617v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171210v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EM-EB.3.3278" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-HDDT2QKZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270034v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269072v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268756v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsminerve.com/catalogue/9782869311060/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268182v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267925v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266275v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mariolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ebtinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bornefeld" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262297v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Konrad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009419v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086831" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189138v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14209830" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171201v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275483v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Whittaker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Borghetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189126v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05342302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511598v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Czech" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Poll&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gallini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petitcol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04812832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489846v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>