--- v1 (2026-04-04)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vendrix </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5235-2807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031904130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7456276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000110206094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né à Liège (Belgique), le 29 mars 1964.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 — : Directeur de recherches (DR2 : 2004-2012 ; DR1 : 2012-2018 ; DRCE1 : 2018-).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 — 2004 : Chargé de recherches [CR2 : 1994-1998 ; CR1 : 1998-2004].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonds National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 — 1994 : Chargé de recherches.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 — 1992 : Aspirant.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">B. Administration et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Tours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> président (2016-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Centre d’Études Supérieures de la Renaissance : Directeur de l’UMR 6576/7323 du CNRS et doyen de l’UFR de l’Université de Tours (2007-2016), Directeur adjoint (2003-2007).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Réseau National « Maisons des Sciences de l’Homme » : président (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Maison des Sciences de l’Homme Val-de-Loire : directeur de l’UMS 1835 (2012-2013) ; Directeur adjoint (2008-2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Programme Ricercar : responsable (depuis 1992-).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Cursus studiorum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001 : Habilitation à diriger des recherches (à l’unanimité), Université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991 : Docteur en musicologie avec la plus grande distinction et les félicitations du jury, Université de Liège.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1988 : Master in Arts (musicology), University of Arizona.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1986 : Diplôme d’Études Approfondies en musicologie, École Normale Supérieure de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1985 : Licencié en histoire de l’art, archéologie et musicologie avec la plus grande distinction, Université de Liège.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D. Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse d’été du Gouvernement français, 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Prix de la Fondation Camille Héla, 1985.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche du British Council, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche de la Fondation Princesse Marie-José, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Graduate Tuition Waiver, University of Arizona, 1987-1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche de la Deutscher Akademischer Artauschdienst, 1989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lauréat de la Fondation Jaumain, 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lauréat de la Fondation Darchis, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse post-doctorale du Ministère des Affaires étrangères (France), 1992-1993.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Prix Octave Servais des Amis de l’Université de Liège, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dent Medal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rma.ac.uk/grants-awards/the-dent-medal/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Giordano Bruno Lectures, Warburg Institute, Londres, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier dans l’ordre des Palmes académiques, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Premio Anassilaos « Erasmo per l’Europa », 2017 (Reggio di Calabria).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">E. Sociétés savantes et associations (mandats)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : président, 1990-2000 ; vice-président, 2000-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société belge de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : administrateur, 1990- ; vice-président, 2004-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : council, 2001-2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en Wallonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (production discographique) : administrateur, 1991-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva il Cinema ! Festival du cinéma italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : président, 2018-.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">F. Académies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre élu en 2008 ; chair section « Musicology and Art History » (2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, corresponding member, élu en 2010.(</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.amsmusicology.org/page/hon_corr_info</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie royale de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, membre correspondant, élu en 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">G. Direction de collections et responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éditeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études & Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Société liégeoise de musicologie, 5 volumes publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épitome musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre d’Études Supérieures de la Renaissance : Brepols, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable éditorial de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger de Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Musique Ancienne de Tours, 3 volumes publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éditeur en chef d*’Acta musicologica* [revue de la Société internationale de musicologie] (Kassel, Bärenreiter), 2000-2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Editeur-adjoint </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’Imago musicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lucca, LIM), 2008-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, Brepols (2008-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Plantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Beauchesne (2010-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 volumes p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ubliés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Paris, Classique Garnier (2016-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Comités de lecture [editorial boards]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990-2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Flandriæ Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (KULeuven), 1998-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Brepols), 2001-2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicalia. Annuario internazionale di studi musicologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GATM — Rivista di analisi e teoria musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004- 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANISTICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plainsong & Medieval Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CUP), 2008-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Alamire Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Brepols), 2009-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schifanoia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CUP), 2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polifonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Fondazione Guido d’Arezzo), 2020-</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Jurys, direction de thèses et HDR, enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1. Direction de travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Référent HDR : Université de Tours [7 soutenues ; 4 en cours].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Direction de thèse : Université de Tours \ [10 thèses soutenues dont 4 en cotutelle (université de Pavie, Milan, Bruxelles, Roma3) ; 3 thèses en cours] ; Université de Liège [4 thèses soutenues].</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de thèse et HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Université de Liège, Université de Paris III, Université de Paris IV, University of Oxford, Université de Tours, McGill University, École des Hautes Études en Sciences Sociales, Université de Strasbourg, Université de Montréal, Université de Toulouse, Université de Paris-Nanterre, Université de Lorraine, Université de Bruxelles, Universiteit Utrecht.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Conservatoire National Supérieure de Musique de Paris, Conservatoire Royal de Musique de Liège.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3. Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours (musicologie de la Renaissance, méthodes de recherche), Université de Liège (histoire de la musique de la Renaissance, histoire de la théorie, économie de la musique).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Commissions, expertises</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1. Instances nationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [CNU] : membre nommé 18e section [2003-2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité national du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre nommé section 35 [2004-2005].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence nationale de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [ANR] : comité scientifique CSD 9 [2008-2009], comité de suivi « Création » [2010], comité scientifique SHS3 [2012], comité de pilotage SHS [2013-2016].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du jury (2010-) ; vice-président en charge des SHS (2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance Athena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [2013], responsable SHS-5.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Expertises nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· **</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Cambridge University Press, Chicago University Press, CNRS Éditions, CNL, Fondation universitaire (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [évaluations, recrutements, tenure reviews, promotions] : University of London (Royal Holloway), City University of New York, University of Pennsylvania, Haverford College, Washington University, University of California at Berkeley, University of Chicago, CNRS, Princeton University, Ohio State University, FWO (Belgique), FNRS (Belgique), European Research Council, Agence Nationale de la Recherche, University of Glasgow, Agence Socrates-Leonardo da Vinci France (programmes Erasmus Mundus), University of Florida, International University of Florida, KU-Leuven, Ministero dell’Università e della Ricerca (MiUR), Rutgers University, Harvard University, European Institutes for Advanced Study, Fonds National de la Recherche (Suisse), Stanford University, Hebrew University of Jerusalem, Université de Montréal, AERES-HCERES, Université de Zurich, University of California Los Angeles, Case Reserve Western University, European Science Foundation , Katholieke Universiteit Leuven, Université de Tours, Université de Paris 1, FRQSC-Québec, Università di Bologna.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseils scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Centre de musique baroque de Versailles [2002-2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Drac Picardie [2003-2009]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· RILM (Répertoire International de Littérature Musicale), New-York : membre nommé de la Commission mixte, 2005-2007, 2008-2010. Président de la commission mixte, 2009-2011 ; Member of the Board of Directors [2012-].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expert Drac Centre [2006-2011]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme Claude-Nicolas Ledoux de l’université de Franche-Conté [2006-2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité du Digital Image Archive of Medieval Music / DIAMM (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.diamm.ac.uk/content/about/team.html#d0e161</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Corpus Mensurabilis Musicae Electronicum/ CMME (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cmme.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· IMEMS from the universities of Bangor & Aberystwyth (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aberbangorpartnership.ac.uk/en/med-modern.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [2008-2011].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ministère de la culture: membre de la commission d’habilitation [2007-2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· European Science Foundation: ERIH Expert Panel [2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ministère de l’enseignement supérieur et de la recherche : expert auprès de la Stratégie Nationale de la Recherche et de l’Innovation (2008-2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de l’ED 525, PRES Poitiers-Limoges (2009-2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique de l’ABES (2010-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique du STUDIUM, agence régionale de la recherche (2011-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique de The Foundation for French and Francophone Musical Cultures, Brook Center, City University of New York (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau Réseau National des Maisons des Sciences de l’Homme (2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme de Potiers [2013-2017].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme de Strasbourg [2013-].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil d’administration du Centro di Studi Internazionale Telesiano [2013-].</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Instances de l’Université de Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil scientifique (2008-2012 ; 2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du conseil d’administration (2016-2020 ; 2020-2024).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The monumental edition in the digital age: creating a sustainable future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metoda Kokole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gembero-Ustárroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Herissone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2024.2373998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ricercar Lab face aux défis mondiaux pour l’étude des musiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the collegiate church of Our Lady in Antwerp (c.1370 -c.1530): a European hub?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Schreurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Wauters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.223.05.fr.10-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations: The Renaissance Imitation Mass (CRIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-26. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.188.05.fr.01-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyards Solitaire second und der musikalische Humanismus in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiktheorie - Zeitschrift für Musikwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Musiktheorie(n) im langen 16. Jahrhundert: Intentionen, Strategien, Methoden, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dobbins (1943-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (1), pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chansonniers of Nicolas Du Chemin: A Digital Forum for Renaissance Music Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Tonkunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.284-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Fétis. Musicologia e nazionalismo in Belgio nel secolo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hayne, Biagio Marini et le duc de Neuburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">studi musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (2), pp.363-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologie en Europe aujourd'hui : quelle identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Saggiatore musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XIII (2), pp.335-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique du Moyen Age au siècle des Lumières : Erudition, redécouvertes et interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bisaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.347-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible Renaissance. La musicologie face au concept de Renaissance, 1868-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LXVI (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et la bible aux XVIIe et XVIIIe siècles : Le cas de la passion selon Saint Jean de Jean-Sébastien Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 133 (3), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Ricercar (1991-1999) : Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STENDHAL ET ROSSINI Une étude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp.21-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique de l'image et du texte dans les traités imprimés de la Renaissance (ca. 1470–ca. 1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XVI/XVII, pp.93-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reine, le roi et sa maîtresse. Essai sur la représentation de la différence durant la Querelle des Bouffons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Saggiatore musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, V (2), pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Modeste Grétry : Cantate pour célébrer la naissance du premier enfant de Monsieur et Madame de La Ferté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société Liégeoise de Musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.5-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identité artistique wallonne. Prolégomènes à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des manuscrits du père Castel conservés à la Bibliothèque royale Albert Ier de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXIII, pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie wallonne, la musique et les musiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pirenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie wallonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 69, pp.163-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00255060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castel et la musique : quelques aspects inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXIII, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00238499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour des influences. La chanson française dans la Principauté de Liège au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 86, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration du poetique : le tombeau en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 29, pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubal, Orphée, Pythagore confrontés. Sur les mythes des sons originels à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the theoretical expression of music in France during the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.249-273. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0261127900001376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées d'instruments dans l'ébénisterie liégeoise du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de José Quitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : Les voies d'un ordre nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17, pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une scénographie inédite de Louis Anseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 76, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augustinisme musical en France au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 78 (2), pp.237-255. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/946985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas particulier de réception de Mozart en France : L'encyclopédie méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mozart-jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Burette : un archéologue de la musique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la musique française classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry et la Société d'Émulation de Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Libre d'Emulation - Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rococo et la musique française ? Deux points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, XVIII, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de révolution dans les écrits théoriques concernant la musique avant 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21 (1), pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour une poétique musicale révolutionnaire, l'exemple d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 17, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il 'tombeau' in musica nel periodo baroco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova rivista musicale italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 23 (3), pp.325-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Lamento aus J.-S. Bachs Capriccio BWV 992 und seinen Vorläufern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bach Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 75, pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première romance d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 64, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions harmoniques et proportions architecturales dans la théorie française des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 20 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/836548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symphonie en ré d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, musiques : bulletin d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 13, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 7, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ouvrard et l'évolution de l'art musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 42, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques documents inédits relatifs à André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 60, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zémire et Azor ou le succès convoité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologue : magazine mensuel pour la diffusion et la promotion de l'art lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 20, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau en musique en France à l'époque baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la musique française classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 25, pp.105-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry écrivain face à l'esthétique des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 5, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique-musiques : bulletin d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 8, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 48, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamentos et tombeau. Deux exemples chez Froberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 4, pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla Cloud for EuropeanHeritage al ProgettoHorizon Placemus-Xr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATRIMONI IN MOVIMENTO. Arti e digitale per narrare ed esperire il sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Parma, Mar 2026, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing research at the Centre d’études Supérieures de la Renaissance: the case of the RicercarLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERUS-IT-ARTS Final Conference Sounds, Bodies, Memories: Musical, Artistic and Archival Circulations between Italy and Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatorio Vicenza, Jan 2026, Vicenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new ecosystem of musicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mediterranean: Postcolonial Music Histories (16th – 20th Century): IMS Intercongressional Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Jul 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablature: an alternative notation and its history in Europe. The making of on encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mille anni di notazione musicale guidoniana: dimensioni globoli e locoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mauro Cosadei T urroni Monti (Università di Modena e Reggio Emilia) Cecilia Luzzi (Conservatorio di Cesena.Rimini) Stefano Mengozzi (University of Michigan) Marco Uvietta (Università di Trento), Dec 2025, Arezzo, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la théorie musicale : l'exception Chambure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Geneviève Thibault de Chambure – Trésors de sa collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont; les Arts Florissants, Aug 2025, Thiré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondant à la conférence d'Alexander Robinson &amp;quot;&amp;quot;L’heure du soir&amp;quot;: Nocturnal Boundaries and Music in Paris c.1775–c.1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let there be Night Musicking after Sunset in Early Modern Europe : NightMuse Kick-off Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicological Research and the Challenges of Data Science and Heritage Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School WISD: Word, Image, Scene, and Digital Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Modena and Reggio Emilia, Department of Studies on Language and Culture, Sep 2025, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablature: an encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mille anni di notazione musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Arezzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusHerMes – Musical Heritage Messenger. Musical Heritage, Non-Spaces and Sustainable Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empty Boxes? Modeling the Lost and Ephemeral in Premodern Sacred Spaces Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge for the future governance of the European Cultural Heritage Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RHIS ERIC opening days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vania Virgili, Nov 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica e architettura. Gli spazi e la loro dimensione sonora nel Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Cozzolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Europee del Patrimonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pinacoteca Nazionale di Ferrara, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesualdo on-line the economic model of a digital music edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of digital edition of music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Smith, Mar 2023, Newcaste upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RicercarLab: from databases to the enhancement of heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMA at 150th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14475091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new models of publications. Echoes from the COST action EarlyMuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMA 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Musical Association, Sep 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Emotions in the Renaissance Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining and Reconstructing Renaissancethe Banquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Mar 2022, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions: researches on Vincenzo Galilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINCENZO GALILEI: THE RENAISSANCE DIALOGUE BETWEEN MUSIC AND SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Oct 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Initiative for Early Music : EarlyMuse COST Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital counterpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Freedman, Oct 2022, Wayne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans les patrimoines: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricercar Projects and the Musical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on scolarly Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and territoriality: some questions on French cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREA International Workshop 2015: Hearing the City: Musical Experience as Portal to Urban Soundscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, anxiété et mélancolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">113e Colloque International de l’Association du Congrès de Psychiatrie et Neurologie de Langue Française (CPNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Factulté de Médecine, Université François Rabelais de Tours, Jun 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Humanities and Social Sciences Confronted with the Challenges of Interdisciplinarity and Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Facing the Future: European Research Infrastructure for Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance musician and theorist confronted with religious fragmentation : conflict, betrayal and dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Mai Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgetting Faith ? Negotiating Confessional Conflict in Early Modern Europe : International Conference at the Ludwig-Maximilians-Universität, Munich, 15-17 juillet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Germany. pp.163-198, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110270051.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression théorique de la musique et commentaire aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Commentaire musical à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRHT, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of the Digital Humanities For the Study of French Renaissance Culture: Les Livres Des Chansons Nouvelles De Nicolas Du Chemin, 1549-1568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia Maison Francaise and Columbia University, Department of Music and Medieval Renaissance Studies, Nov 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost Voices / Du Chemin Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS/SEM/SMT 2012 Annual Meetings, session "New Digital Projects for the Study and Dissemination of Medieval and Renaissance Music"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Musicological Society, Society for Ethnomusicology and Society for Music Theory, Nov 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music, Humanism and Identity. The Foundations of a European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Boundaries of Musical Humanism : Slavic Regions &amp; Mediterranean Culture : International Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologia del Rinascimento e le questioni epistemologiche attuali / La musicologia oggi nel contesto della ricerca scientifica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dottorato in Storia e analisi delle culture musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Palermo, Apr 2012, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à l'Université de Paris dans la seconde moitié du 15e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vortrag MWI (Musikwissenschaftlisches Institut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Basel, Nov 2011, Basel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a “New Early Music” : Forthcoming developments of the “Ricercar” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion Vergänglichkeit der Zukunft ? Bilanz und Perspektiven der Barockmusik </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristät Mozarteum Salzburg, Dec 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la musique raffinée des franco-flamand du 15e siècle vers le nouveau style de la Renaissance anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du 28e Festival international de Musique Ancienne de Ribeauvillé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ribeauvillé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologia al Centre d’Études Supérieures de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux confins de l’humanisme musical : monde slave et culture méditerranéenne, Université de Palerme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer la polyphonie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration comme processus de la connaissance : cycle de cours-conférences du Collège Belgique, Académie royale de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, or: The Difficulty of Being a Modern Theorist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The plurality of music theory in the sixteenth century: Strategies, intentions and methods in writings on music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Wolfenbüttel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutumes et us musicaux à la cour : histoire d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le prince &amp; la musique. Les passions musicales de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Versailles, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Lütticher Fürstbischof Ernst von Bayer als Musik-Mäzen (1580-1612)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelijne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Erzbistum Köln in der Musikgeschichte des 15. und 16. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Cologne, Germany. pp.311-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Münchner Versuchung. Zur Emigration flämischer und Lütticher Musiker in der zweiten Hälfte des 16. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bericht über das internationale Symposion der Musikhistorischen Kommission der Bayerischen Akademie der Wissenschaften in Verbindung mit der Gesellschaft für Bayerische Musikgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, München, Germany. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Saint-Luc : Entre la France et le Saint-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les luths en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France. pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froberger et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par la ville et l'Ecole nationale de musique de Montbéliard, 2-4 novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Montbéliard, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans le théâtre des étudiants à la fin du Moyen Age et à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del XXI Convegno Internazionale del Centro Studi sul Teatro Medioevale e Rinascimentale, 20-22 giugno 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Anagni, Italie. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Brossard : Entre histoire de la théorie et théorie de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sébastien de Brossard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Royaumont, France. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra comique sans rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bericht über den Internationalen Kongress - Hochschule für Musik und Darstellende Kunst, 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Frankfurt, Allemagne. pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les grands et les autres : La réforme oratorienne du plain-chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Plain-chant et liturgie en France au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Asnières-sur-Oise, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lectures de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Strasbourg, 14-16 octobre 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Strasbourg, France. pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En inversant le processus : De l'opéra-comique à l'opera buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atti del V Convegno internazionale sulla musica italia nel secolo XVII, Loveno di Menaggio, 28-30 giugno 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Como, Italie. pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dichotomie vocal/instrumental dans la théorie musicale aux confins de la Renaissance et du Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du XXXIVe Colloque international d'études humanistes, Tours, Centre d'études supérieures de la Renaissance, 1-11 juillet 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tours, France. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-musicologie ou musico-archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de musicologie, 11-13 Décembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Liège, Belgique. pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la biographie musicale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Symposium of the International Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Osaka, Japon. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la mort, mort de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Tours, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPPING MUSICOLOGY IN EUROPEAN HIGHER EDUCATION AND RESEARCH INSTITUTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 979-10-981515-3-8. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18301414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicology as data science and heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2025, 979-10-981515-07. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17540237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, Solitaire second, ou, Discours de la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. Classiques Garnier, pp.300, 2022, Eva Kushner, 978-2-406-13175-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ecosystem of early music studies (EarlyMuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2019, Renaissance, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en Picardie du XIVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.455, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and the Renaissance : Renaissance, Reformation and Counter-Reformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.574, 2011, 978-0-7546-2928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville d'Orléans, pp.232, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mathematics in Late Medieval and Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 396 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, théologie et sacré, d'Oresme à Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coeurdevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambronay Editions, 336 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00303261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzika u renesansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLIO, 107 p., 2005, ars musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Schreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 352 p., 2005, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : musicien de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 328 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyot de Châtelet : Chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coeurdevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerve, 108 p., 2001, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance et sa musique au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. Klincksieck, 270 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 127 p., 1999, Que sais-je ?, n. 3448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy d'Amerval : Missa Dixerunt discipuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 43 p., 1997, Collection Ricercar, n.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy d’Amerval, Missa Dixerunt discipuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 1997, 2-85203-736-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d'un opéra : Le théâtre de Liège en 1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">société liégeoise de musicologie, 151 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la musique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerve, 224 p., 1994, Musique ouverte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines d'une discipline historique. La musique et son histoire en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 418 p., 1993, Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, n. 260, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.4046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Du Mont : Grands motets, vol. 1 : Nisis Dominus, Benedicam Dominus, Beati omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre de Musique Baroque de Versailles, 146 p., 1993, Monumentales, II.2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages à José Quitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue belge de musicologie, 258 p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry et l'Europe de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 389 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 377 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Franck et son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociéte belge de musicologie [Revue belge de musicologie, vol. XLV], pp.5-219, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la Lettre sur la musique françoise (1753)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Berchtold, F. Jacob, C. Martin, Y. Séité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Jacques, Rousseau, Oeuvres complètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie musicale à Orléans de la fin de la Guerre de Cent Ans à la Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Britta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Alix, Marie-Luce Demonet, David Rivaud et Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.55-69, 2019, Renaissance, 978-2-86906-702-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02407361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Kushner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Époque de la Renaissance (1400–1600). Tome II: La nouvelle culture (1480–1520)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-330, 2017, Comparative History of Literatures in European Languages, 30, 9789027234674. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/chlel.xxx.26ven⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Combarieu y la historia comparativa de la música</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bombi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasados presentes: tradiciones historiográficas en la musicología europea, 1870- 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat de València</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-84, 2015, Oberta, 978-84-370-9651-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, pouvoir et légitimation aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimité implicite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 1, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne - École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-422, 2015, Collection de l'École française de Rome, 485/1 ; Le pouvoir symbolique en Occident (1300-1640) - Histoire ancienne et médiévale, 135/1, 978-2-7283-1165-1 ; 978-2-85944-768-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/236262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de textes théoriques français à la renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristle Collins JUDD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical Theory in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.553-562, 2013, A Library of Essays on Renaissance Music, 978-1-4094-2297-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets de musique à la Renaissance : du studiolo à la camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Moncond'huy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La licorne et le bézoard : une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gourcuff Gradenigo, pp.169-178, 2013, 978-2-35340-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il liuto e la vita pubblica nell’età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Mambella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cavallo di un monocordo. Lo strumento musicale come accordatura di saperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pàtron editore, pp.15-34, 2013, 978-88-555-3191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire et sa musique. La Picardie, du Moyen Âge à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavicchi C., Colin M.-A. et Vendrix Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en Picardie du XVIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-17, 2012, Épitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance musician and theorist confronted with religious fragmentation : conflict, betrayal and dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Mai Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Karremann; Cornel Zwierlein; Inga Mai Groote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgetting Faith? Negotiating Confessional Conflict in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.163-197, 2012, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110270051.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[30 notices]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Schmierer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Laaber Verlag, 2012, Handbuch der Musik der Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Defining the Renaissance in Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Renaissance : Renaissance, Reformation and Counter-Reformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.xiii-xxxiv, 2011, A library of essays on Renaissance music, 978-0-7546-2928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudit et l’amateur : collectionner la musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Herlin, Catherine Massip, Jean Duron et Dinko Fabris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner la musique. Vol. 1 : histoires d’une passion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.25-54, 2011, 978-2-503-53629-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, humanisme et Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.41-63, 2011, Les Indispensables de la musique, 978-2-213-60638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et théoriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.185-211, 2011, Les Indispensables de la musique, 978-2-213-60638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique montait cette lune de l’art. Redécouvertes des musiques de la Renaissance au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance et sa musique au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincsieck, pp. 9-59., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie musicale à Orléans de la fin de la Guerre de Cent Ans à la Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Britta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet, David Rivaud et Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Orléans, pp.120-131, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutumes et us musicaux à la cour : histoire d’une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince &amp; la musique. Les passions musicales de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, 2009, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Lütticher Fürstbischof Ernst von Bayern als Musik-Mäzen (1580-1612)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelijne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Erzbistum Köln in der Musikgeschichte des 15. und 16. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merseburger, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and model in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Mathematics in Late Medieval and Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.9-21, 2008, Epitome musical, 978-2-503-51597-7. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.EM-EB.3.3278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et science : les aléas d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.157-169, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, théorie et philosophie : le nouvel élan de Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de musique baroque de Versailles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la musique. Au temps de Louis XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mardaga, pp.61-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est là que l'on vole à l'immortalité &amp;quot;. Musiciens wallons à la cour de France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Carpeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Wallons à Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Renaissance du Livre, pp.231-246, 2007, 978-2-87415-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Liège du Xe au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Art mosan : Liège et son pays à l'époque romane du XIe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Perron, pp.245-249, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du plaisir dans la théorie musicale en France de la Renaissance à l'aube de l'âge baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Favier et Manuel Couvreur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plaisir musical en France au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.29-47, 2006, Musique musicologie, 9782870099247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos lointains d'Italie dans la musique à Liège : les Motteti overo Madrigali de Gilles Hayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique Belge de Rome, pp.189-212, 2005, Etudes d'histoire de l'art ; 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.VII-XLII, 2005, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et modèle à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musik jenseits der Grenze der Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rombach verlag, pp.113-122, 2004, Rombach-Wissenschaften : Reihe Voces ; Bd. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l'histoire de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Nattiez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques. Une encyclopédie pour le XXIe siècle. Volume 2 : Les savoirs musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud / Cité de la musique, pp.628-648, 2004, 978-2-7427-4772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interprétation culturelle de la citation musicale au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium musicae : Studi in onore di Carolyn Gianturco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, pp.221-237, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Colette; Marielle Popin; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la notation : Du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-194, 2003, Musique ouverte, 978-2-86931-106-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : Cantus et musicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : musicien de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.7-37, 2003, Epitome musical, 978-2-503-51455-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe de la Renaissance : 1470-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, pp.163-177, 2002, Questions d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concezioni diverse della storia musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopedia della musica. II : Il sapere musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Einaudi, pp.591-610, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De invloed van de Contrareformatie op de Luikse kerkmuziek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Een muziekgeschiedenis der Nederlanden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.274-279, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science classique : XVIe-XVIIIe siècle : dictionnaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.632-641, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bergier : le dernier théoricien de la Renaissance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique de tous les passetemps le plus beau » : Hommage à Jean-Michel Vaccaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.369-386, 1998, Domaine musicologique ; 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences and historical sciences in music : Ways towards conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and cognition of music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.69-80, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de textes théoriques français à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Beer, Kristina Pfarr et Wolfgang Ruf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift Christoph-Hellmut Mahling zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Schneider, pp.1453-1462, 1997, Mainzer Studien zur Musikwissenschaft ; 37, 978-3-7952-0900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts d'un théâtre en province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La genèse d'un opéra : Le théâtre de Liège en 1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Association des Amis de l'Opéra Royal de Wallonie, pp.37-87, 1995, Etudes &amp; éditions / Société Liègeoise de Musicologie ; 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de théâtre lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De wereld van de opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artis-Historia, pp.8-26, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de la musique en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Ebtinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bornefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la musique en France aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.739-781, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscrits d'opéras et d'opéras-comiques. Le cas Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Didier et Jacques Neefs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers révolutionnaires : science, musique, architecture (Manuscrits de la Révolution II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.125-143, 1992, Manuscrits modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition lyrique à Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra, un rêve, une réalité : vingt-cinq ans de passion, l'opéra se raconte, Opéra royal de Wallonie, Centre lyrique de la Communauté française, 1967-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Perron, pp.12-23, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux théoriques de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.213-282, 1992, Collection musique musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubal réhabilité ? Le Grand Siècle et la musique des Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athalie : Racine et la tragédie biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles : Le Cri, pp.91-105, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopistes et visionnaires : Réflexions sur l'idéal des théoriciens de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grétry et l'Europe de l'Opéra-comique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mardaga, pp.221-226, 1992, Collection musique musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrennes mignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allzeit ein Buch : Die Bibliothek Wolfgang Amadeus Mozarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VCH, Acta Humaniora, pp.118-120, 1991, Ausstellungskataloge der Herzog-August-Bibliothek ; No. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozart et les musiciens liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mozart en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Mercator, pp.48-51, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l'édition musicale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17086831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richafort: Missa O Genitrix - Missa Veni Sponsa Christi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14209830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Lassus: polissonneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Music Heritage Website : https://virtual-music-heritage.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Belliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Livre de pièces d'Adrien Le Roy : fac-similé des fantaisies, passemèzes et danses extraites de &amp;quot;A briefe easy instruction to learne the tablature to conducte and dispose thy hande onto the lute&amp;quot; : Londres 1568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orchestre avant l’orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et pouvoir au 17e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical musicology in European universities, research organisations and scientific academies: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Whittaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicological Publications in the Digital Age: Charting a New Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piéjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation munichoise. Sur l'émigration des musiciens flamands et liégeois durant la seconde moitié du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'expression théorique du la musique en France à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubiculum Musicae - Châteaudun - The enchanted Sainte-Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - Centre d'études supérieures de la Renaissance (UMR 7323). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES – Founding principles of the Cloud Governance (Deliverable 10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES Founding principles of the Cloud Governance (D10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Czech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Pollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petitcol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action Progress Review at 24 months (21/09/2022 to 21/09/2024) CA21161: A new ecosystem of early music studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COST. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans, conclusions et pistes d'actions suite à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Vendrix </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5235-2807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031904130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7456276</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000110206094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né à Liège (Belgique), le 29 mars 1964.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">A. Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 — : Directeur de recherches (DR2 : 2004-2012 ; DR1 : 2012-2018 ; DRCE1 : 2018-).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 — 2004 : Chargé de recherches [CR2 : 1994-1998 ; CR1 : 1998-2004].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonds National de la Recherche Scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 — 1994 : Chargé de recherches.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 — 1992 : Aspirant.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">B. Administration et gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Tours,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> président (2016-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Centre d’Études Supérieures de la Renaissance : Directeur de l’UMR 6576/7323 du CNRS et doyen de l’UFR de l’Université de Tours (2007-2016), Directeur adjoint (2003-2007).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· GIS Réseau National « Maisons des Sciences de l’Homme » : président (2014-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Maison des Sciences de l’Homme Val-de-Loire : directeur de l’UMS 1835 (2012-2013) ; Directeur adjoint (2008-2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Programme Ricercar : responsable (depuis 1992-).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">C. Cursus studiorum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001 : Habilitation à diriger des recherches (à l’unanimité), Université de Tours.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991 : Docteur en musicologie avec la plus grande distinction et les félicitations du jury, Université de Liège.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1988 : Master in Arts (musicology), University of Arizona.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1986 : Diplôme d’Études Approfondies en musicologie, École Normale Supérieure de Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1985 : Licencié en histoire de l’art, archéologie et musicologie avec la plus grande distinction, Université de Liège.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">D. Prix et distinctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse d’été du Gouvernement français, 1984.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Prix de la Fondation Camille Héla, 1985.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche du British Council, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche de la Fondation Princesse Marie-José, 1987.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Graduate Tuition Waiver, University of Arizona, 1987-1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse de recherche de la Deutscher Akademischer Artauschdienst, 1989.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lauréat de la Fondation Jaumain, 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Lauréat de la Fondation Darchis, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bourse post-doctorale du Ministère des Affaires étrangères (France), 1992-1993.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Prix Octave Servais des Amis de l’Université de Liège, 1994.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dent Medal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.rma.ac.uk/grants-awards/the-dent-medal/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), 2000.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Giordano Bruno Lectures, Warburg Institute, Londres, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier dans l’ordre des Palmes académiques, 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Premio Anassilaos « Erasmo per l’Europa », 2017 (Reggio di Calabria).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">E. Sociétés savantes et associations (mandats)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : président, 1990-2000 ; vice-président, 2000-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société belge de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : administrateur, 1990- ; vice-président, 2004-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : council, 2001-2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en Wallonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (production discographique) : administrateur, 1991-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viva il Cinema ! Festival du cinéma italien contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : président, 2018-.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">F. Académies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia europaea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre élu en 2008 ; chair section « Musicology and Art History » (2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, corresponding member, élu en 2010.(</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.amsmusicology.org/page/hon_corr_info</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie royale de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, membre correspondant, élu en 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">G. Direction de collections et responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éditeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994-2001.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études & Éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la Société liégeoise de musicologie, 5 volumes publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épitome musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre d’Études Supérieures de la Renaissance : Brepols, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable éditorial de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger de Musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Centre de Musique Ancienne de Tours, 3 volumes publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Éditeur en chef d*’Acta musicologica* [revue de la Société internationale de musicologie] (Kassel, Bärenreiter), 2000-2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Editeur-adjoint </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’Imago musicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lucca, LIM), 2008-.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turnhout, Brepols (2008-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-directeur de la collection </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christophe Plantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Beauchesne (2010-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 volumes p</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ubliés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur de la collection « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », Paris, Classique Garnier (2016-), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> publiés.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H. Comités de lecture [editorial boards]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990-2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumenta Flandriæ Musica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (KULeuven), 1998-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Brepols), 2001-2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicalia. Annuario internazionale di studi musicologici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GATM — Rivista di analisi e teoria musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004- 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANISTICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006-2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plainsong & Medieval Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CUP), 2008-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Alamire Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Brepols), 2009-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schifanoia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010-2016.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CUP), 2014-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polifonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Fondazione Guido d’Arezzo), 2020-</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Jurys, direction de thèses et HDR, enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1. Direction de travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Référent HDR : Université de Tours [7 soutenues ; 4 en cours].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Direction de thèse : Université de Tours \ [10 thèses soutenues dont 4 en cotutelle (université de Pavie, Milan, Bruxelles, Roma3) ; 3 thèses en cours] ; Université de Liège [4 thèses soutenues].</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de thèse et HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Université de Liège, Université de Paris III, Université de Paris IV, University of Oxford, Université de Tours, McGill University, École des Hautes Études en Sciences Sociales, Université de Strasbourg, Université de Montréal, Université de Toulouse, Université de Paris-Nanterre, Université de Lorraine, Université de Bruxelles, Universiteit Utrecht.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurys de concours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Conservatoire National Supérieure de Musique de Paris, Conservatoire Royal de Musique de Liège.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">3. Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Tours (musicologie de la Renaissance, méthodes de recherche), Université de Liège (histoire de la musique de la Renaissance, histoire de la théorie, économie de la musique).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I. Commissions, expertises</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1. Instances nationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil national des universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [CNU] : membre nommé 18e section [2003-2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité national du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre nommé section 35 [2004-2005].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence nationale de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [ANR] : comité scientifique CSD 9 [2008-2009], comité de suivi « Création » [2010], comité scientifique SHS3 [2012], comité de pilotage SHS [2013-2016].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : membre du jury (2010-) ; vice-président en charge des SHS (2011).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alliance Athena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [2013], responsable SHS-5.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Expertises nationales et internationales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· **</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports de publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Cambridge University Press, Chicago University Press, CNRS Éditions, CNL, Fondation universitaire (Belgique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [évaluations, recrutements, tenure reviews, promotions] : University of London (Royal Holloway), City University of New York, University of Pennsylvania, Haverford College, Washington University, University of California at Berkeley, University of Chicago, CNRS, Princeton University, Ohio State University, FWO (Belgique), FNRS (Belgique), European Research Council, Agence Nationale de la Recherche, University of Glasgow, Agence Socrates-Leonardo da Vinci France (programmes Erasmus Mundus), University of Florida, International University of Florida, KU-Leuven, Ministero dell’Università e della Ricerca (MiUR), Rutgers University, Harvard University, European Institutes for Advanced Study, Fonds National de la Recherche (Suisse), Stanford University, Hebrew University of Jerusalem, Université de Montréal, AERES-HCERES, Université de Zurich, University of California Los Angeles, Case Reserve Western University, European Science Foundation , Katholieke Universiteit Leuven, Université de Tours, Université de Paris 1, FRQSC-Québec, Università di Bologna.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseils scientifiques :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Centre de musique baroque de Versailles [2002-2004]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Drac Picardie [2003-2009]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· RILM (Répertoire International de Littérature Musicale), New-York : membre nommé de la Commission mixte, 2005-2007, 2008-2010. Président de la commission mixte, 2009-2011 ; Member of the Board of Directors [2012-].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Expert Drac Centre [2006-2011]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme Claude-Nicolas Ledoux de l’université de Franche-Conté [2006-2012]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité du Digital Image Archive of Medieval Music / DIAMM (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.diamm.ac.uk/content/about/team.html#d0e161</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Corpus Mensurabilis Musicae Electronicum/ CMME (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.cmme.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">);</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· IMEMS from the universities of Bangor & Aberystwyth (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.aberbangorpartnership.ac.uk/en/med-modern.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [2008-2011].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ministère de la culture: membre de la commission d’habilitation [2007-2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· European Science Foundation: ERIH Expert Panel [2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Ministère de l’enseignement supérieur et de la recherche : expert auprès de la Stratégie Nationale de la Recherche et de l’Innovation (2008-2009).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de l’ED 525, PRES Poitiers-Limoges (2009-2012).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique de l’ABES (2010-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique du STUDIUM, agence régionale de la recherche (2011-2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil scientifique de The Foundation for French and Francophone Musical Cultures, Brook Center, City University of New York (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau Réseau National des Maisons des Sciences de l’Homme (2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme de Potiers [2013-2017].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du conseil scientifique de la Maison des Sciences de l’Homme de Strasbourg [2013-].</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil d’administration du Centro di Studi Internazionale Telesiano [2013-].</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2. Instances de l’Université de Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil scientifique (2008-2012 ; 2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du conseil d’administration (2016-2020 ; 2020-2024).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The monumental edition in the digital age: creating a sustainable future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metoda Kokole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Gembero-Ustárroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Herissone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of New Music Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09298215.2024.2373998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Ricercar Lab face aux défis mondiaux pour l’étude des musiques anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.89-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the collegiate church of Our Lady in Antwerp (c.1370 -c.1530): a European hub?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Schreurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Wauters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.96-101. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.223.05.fr.10-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citations: The Renaissance Imitation Mass (CRIM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Sanfilippo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.22-26. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.188.05.fr.01-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyards Solitaire second und der musikalische Humanismus in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiktheorie - Zeitschrift für Musikwissenchaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Musiktheorie(n) im langen 16. Jahrhundert: Intentionen, Strategien, Methoden, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Dobbins (1943-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (1), pp.245-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chansonniers of Nicolas Du Chemin: A Digital Forum for Renaissance Music Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Tonkunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.284-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Joseph Fétis. Musicologia e nazionalismo in Belgio nel secolo XIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musica e storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hayne, Biagio Marini et le duc de Neuburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">studi musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 36 (2), pp.363-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00288580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique du Moyen Age au siècle des Lumières : Erudition, redécouvertes et interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bisaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.347-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologie en Europe aujourd'hui : quelle identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Saggiatore musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XIII (2), pp.335-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impossible Renaissance. La musicologie face au concept de Renaissance, 1868-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, LXVI (1), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et la bible aux XVIIe et XVIIIe siècles : Le cas de la passion selon Saint Jean de Jean-Sébastien Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 133 (3), pp.421-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Ricercar (1991-1999) : Bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STENDHAL ET ROSSINI Une étude documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino del centro Rossiniano di studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp.21-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique de l'image et du texte dans les traités imprimés de la Renaissance (ca. 1470–ca. 1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XVI/XVII, pp.93-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reine, le roi et sa maîtresse. Essai sur la représentation de la différence durant la Querelle des Bouffons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Saggiatore musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, V (2), pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Modeste Grétry : Cantate pour célébrer la naissance du premier enfant de Monsieur et Madame de La Ferté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Société Liégeoise de Musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7, pp.5-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identité artistique wallonne. Prolégomènes à une problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 15, pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liste des manuscrits du père Castel conservés à la Bibliothèque royale Albert Ier de Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXIII, pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie wallonne, la musique et les musiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Rouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pirenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie wallonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 69, pp.163-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00255060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castel et la musique : quelques aspects inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XXIII, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00238499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubal, Orphée, Pythagore confrontés. Sur les mythes des sons originels à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the theoretical expression of music in France during the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.249-273. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0261127900001376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au carrefour des influences. La chanson française dans la Principauté de Liège au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 86, pp.14-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration du poetique : le tombeau en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 29, pp.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00230186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées d'instruments dans l'ébénisterie liégeoise du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de José Quitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 47, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et nature : Les voies d'un ordre nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17, pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une scénographie inédite de Louis Anseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 76, pp.16-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'augustinisme musical en France au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 78 (2), pp.237-255. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/946985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry et la Société d'Émulation de Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Libre d'Emulation - Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rococo et la musique française ? Deux points de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, XVIII, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas particulier de réception de Mozart en France : L'encyclopédie méthodique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mozart-jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, pp.399-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00218211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Burette : un archéologue de la musique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la musique française classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 27, pp.99-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de révolution dans les écrits théoriques concernant la musique avant 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21 (1), pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition pour une poétique musicale révolutionnaire, l'exemple d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études sur le XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 17, pp.127-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il 'tombeau' in musica nel periodo baroco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova rivista musicale italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 23 (3), pp.325-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Lamento aus J.-S. Bachs Capriccio BWV 992 und seinen Vorläufern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bach Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 75, pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportions harmoniques et proportions architecturales dans la théorie française des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of the Aesthetics and Sociology of Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 20 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/836548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première romance d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 64, pp.23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symphonie en ré d'André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, musiques : bulletin d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 13, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique et la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 7, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques documents inédits relatifs à André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 60, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Ouvrard et l'évolution de l'art musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 42, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau en musique en France à l'époque baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la musique française classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 25, pp.105-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zémire et Azor ou le succès convoité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prologue : magazine mensuel pour la diffusion et la promotion de l'art lyrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 20, pp.4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry écrivain face à l'esthétique des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 5, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Modeste Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique-musiques : bulletin d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 8, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamentos et tombeau. Deux exemples chez Froberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art &amp; fact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 4, pp.175-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tombeau en musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société liégeoise de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 48, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00273576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing research at the Centre d’études Supérieures de la Renaissance: the case of the RicercarLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Canguilhem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JERUS-IT-ARTS Final Conference Sounds, Bodies, Memories: Musical, Artistic and Archival Circulations between Italy and Jerusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatorio Vicenza, Jan 2026, Vicenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalla Cloud for EuropeanHeritage al ProgettoHorizon Placemus-Xr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATRIMONI IN MOVIMENTO. Arti e digitale per narrare ed esperire il sapere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita di Parma, Mar 2026, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondant à la conférence d'Alexander Robinson &amp;quot;&amp;quot;L’heure du soir&amp;quot;: Nocturnal Boundaries and Music in Paris c.1775–c.1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Let there be Night Musicking after Sunset in Early Modern Europe : NightMuse Kick-off Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la théorie musicale : l'exception Chambure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Geneviève Thibault de Chambure – Trésors de sa collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont; les Arts Florissants, Aug 2025, Thiré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicological Research and the Challenges of Data Science and Heritage Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School WISD: Word, Image, Scene, and Digital Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Modena and Reggio Emilia, Department of Studies on Language and Culture, Sep 2025, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablature: an encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mille anni di notazione musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Arezzo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusHerMes – Musical Heritage Messenger. Musical Heritage, Non-Spaces and Sustainable Tourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empty Boxes? Modeling the Lost and Ephemeral in Premodern Sacred Spaces Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge for the future governance of the European Cultural Heritage Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-RHIS ERIC opening days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vania Virgili, Nov 2025, Florence (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica e architettura. Gli spazi e la loro dimensione sonora nel Rinascimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Cozzolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornate Europee del Patrimonio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pinacoteca Nazionale di Ferrara, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new ecosystem of musicological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Mediterranean: Postcolonial Music Histories (16th – 20th Century): IMS Intercongressional Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Musicological Society, Jul 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablature: an alternative notation and its history in Europe. The making of on encyclopedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mille anni di notazione musicale guidoniana: dimensioni globoli e locoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mauro Cosadei T urroni Monti (Università di Modena e Reggio Emilia) Cecilia Luzzi (Conservatorio di Cesena.Rimini) Stefano Mengozzi (University of Michigan) Marco Uvietta (Università di Trento), Dec 2025, Arezzo, Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RicercarLab: from databases to the enhancement of heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMA at 150th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14475091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesualdo on-line the economic model of a digital music edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of digital edition of music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Smith, Mar 2023, Newcaste upon Tyne, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13959918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new models of publications. Echoes from the COST action EarlyMuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RMA 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Musical Association, Sep 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions: researches on Vincenzo Galilei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VINCENZO GALILEI: THE RENAISSANCE DIALOGUE BETWEEN MUSIC AND SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard University, Oct 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Initiative for Early Music : EarlyMuse COST Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital counterpoints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Freedman, Oct 2022, Wayne, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans les patrimoines: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un patrimoine pour l'avenir, une science pour le patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Emotions in the Renaissance Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining and Reconstructing Renaissancethe Banquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stanford University, Mar 2022, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricercar Projects and the Musical Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on scolarly Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and territoriality: some questions on French cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICREA International Workshop 2015: Hearing the City: Musical Experience as Portal to Urban Soundscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, anxiété et mélancolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">113e Colloque International de l’Association du Congrès de Psychiatrie et Neurologie de Langue Française (CPNLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Factulté de Médecine, Université François Rabelais de Tours, Jun 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Humanities and Social Sciences Confronted with the Challenges of Interdisciplinarity and Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Facing the Future: European Research Infrastructure for Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Promise of the Digital Humanities For the Study of French Renaissance Culture: Les Livres Des Chansons Nouvelles De Nicolas Du Chemin, 1549-1568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia Maison Francaise and Columbia University, Department of Music and Medieval Renaissance Studies, Nov 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost Voices / Du Chemin Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Freedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS/SEM/SMT 2012 Annual Meetings, session "New Digital Projects for the Study and Dissemination of Medieval and Renaissance Music"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Musicological Society, Society for Ethnomusicology and Society for Music Theory, Nov 2012, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music, Humanism and Identity. The Foundations of a European Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Boundaries of Musical Humanism : Slavic Regions &amp; Mediterranean Culture : International Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologia del Rinascimento e le questioni epistemologiche attuali / La musicologia oggi nel contesto della ricerca scientifica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dottorato in Storia e analisi delle culture musicali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Palermo, Apr 2012, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression théorique de la musique et commentaire aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Commentaire musical à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRHT, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance musician and theorist confronted with religious fragmentation : conflict, betrayal and dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Mai Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgetting Faith ? Negotiating Confessional Conflict in Early Modern Europe : International Conference at the Ludwig-Maximilians-Universität, Munich, 15-17 juillet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Germany. pp.163-198, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110270051.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00828312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a “New Early Music” : Forthcoming developments of the “Ricercar” Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposion Vergänglichkeit der Zukunft ? Bilanz und Perspektiven der Barockmusik </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristät Mozarteum Salzburg, Dec 2011, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à l'Université de Paris dans la seconde moitié du 15e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vortrag MWI (Musikwissenschaftlisches Institut)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Basel, Nov 2011, Basel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la musique raffinée des franco-flamand du 15e siècle vers le nouveau style de la Renaissance anglaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre du 28e Festival international de Musique Ancienne de Ribeauvillé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ribeauvillé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musicologia al Centre d’Études Supérieures de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux confins de l’humanisme musical : monde slave et culture méditerranéenne, Université de Palerme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer la polyphonie de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La restauration comme processus de la connaissance : cycle de cours-conférences du Collège Belgique, Académie royale de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, or: The Difficulty of Being a Modern Theorist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The plurality of music theory in the sixteenth century: Strategies, intentions and methods in writings on music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Wolfenbüttel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutumes et us musicaux à la cour : histoire d'une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le prince &amp; la musique. Les passions musicales de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Versailles, France. pp.77-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Lütticher Fürstbischof Ernst von Bayer als Musik-Mäzen (1580-1612)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelijne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Erzbistum Köln in der Musikgeschichte des 15. und 16. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Cologne, Germany. pp.311-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Münchner Versuchung. Zur Emigration flämischer und Lütticher Musiker in der zweiten Hälfte des 16. Jahrhunderts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bericht über das internationale Symposion der Musikhistorischen Kommission der Bayerischen Akademie der Wissenschaften in Verbindung mit der Gesellschaft für Bayerische Musikgeschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, München, Germany. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Saint-Luc : Entre la France et le Saint-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les luths en Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Paris, France. pp.235-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Froberger et la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par la ville et l'Ecole nationale de musique de Montbéliard, 2-4 novembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Montbéliard, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique dans le théâtre des étudiants à la fin du Moyen Age et à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del XXI Convegno Internazionale del Centro Studi sul Teatro Medioevale e Rinascimentale, 20-22 giugno 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Anagni, Italie. pp.121-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Brossard : Entre histoire de la théorie et théorie de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sébastien de Brossard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Royaumont, France. pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra comique sans rire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bericht über den Internationalen Kongress - Hochschule für Musik und Darstellende Kunst, 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Frankfurt, Allemagne. pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lectures de Mozart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Strasbourg, 14-16 octobre 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Strasbourg, France. pp.347-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour les grands et les autres : La réforme oratorienne du plain-chant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Plain-chant et liturgie en France au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Asnières-sur-Oise, France. pp.87-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En inversant le processus : De l'opéra-comique à l'opera buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">atti del V Convegno internazionale sulla musica italia nel secolo XVII, Loveno di Menaggio, 28-30 giugno 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Como, Italie. pp.127-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dichotomie vocal/instrumental dans la théorie musicale aux confins de la Renaissance et du Baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">actes du XXXIVe Colloque international d'études humanistes, Tours, Centre d'études supérieures de la Renaissance, 1-11 juillet 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Tours, France. pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-musicologie ou musico-archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de musicologie, 11-13 Décembre 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Liège, Belgique. pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la biographie musicale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Symposium of the International Musicological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Osaka, Japon. pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la mort, mort de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Tours, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPPING MUSICOLOGY IN EUROPEAN HIGHER EDUCATION AND RESEARCH INSTITUTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Pister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 979-10-981515-3-8. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.18301414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicology as data science and heritage science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2025, 979-10-981515-07. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17540237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ecosystem of early music studies (EarlyMuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, Solitaire second, ou, Discours de la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. Classiques Garnier, pp.300, 2022, Eva Kushner, 978-2-406-13175-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2019, Renaissance, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique en Picardie du XIVe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, pp.455, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and the Renaissance : Renaissance, Reformation and Counter-Reformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashgate, pp.574, 2011, 978-0-7546-2928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville d'Orléans, pp.232, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and Mathematics in Late Medieval and Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 396 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, théologie et sacré, d'Oresme à Erasme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coeurdevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ambronay Editions, 336 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00303261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugeen Schreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 352 p., 2005, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muzika u renesansi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CLIO, 107 p., 2005, ars musica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : musicien de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 328 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyot de Châtelet : Chansons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Coeurdevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerve, 108 p., 2001, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance et sa musique au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. Klincksieck, 270 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 127 p., 1999, Que sais-je ?, n. 3448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy d’Amerval, Missa Dixerunt discipuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 1997, 2-85203-736-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloy d'Amerval : Missa Dixerunt discipuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 43 p., 1997, Collection Ricercar, n.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d'un opéra : Le théâtre de Liège en 1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">société liégeoise de musicologie, 151 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire de la musique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minerve, 224 p., 1994, Musique ouverte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Du Mont : Grands motets, vol. 1 : Nisis Dominus, Benedicam Dominus, Beati omnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Centre de Musique Baroque de Versailles, 146 p., 1993, Monumentales, II.2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommages à José Quitin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue belge de musicologie, 258 p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01182620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines d'une discipline historique. La musique et son histoire en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 418 p., 1993, Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, n. 260, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.4046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grétry et l'Europe de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 389 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, 377 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Franck et son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociéte belge de musicologie [Revue belge de musicologie, vol. XLV], pp.5-219, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la Lettre sur la musique françoise (1753)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Berchtold, F. Jacob, C. Martin, Y. Séité. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Jacques, Rousseau, Oeuvres complètes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie musicale à Orléans de la fin de la Guerre de Cent Ans à la Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Britta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Alix, Marie-Luce Demonet, David Rivaud et Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.55-69, 2019, Renaissance, 978-2-86906-702-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02407361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Kushner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Époque de la Renaissance (1400–1600). Tome II: La nouvelle culture (1480–1520)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-330, 2017, Comparative History of Literatures in European Languages, 30, 9789027234674. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/chlel.xxx.26ven⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01668593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Combarieu y la historia comparativa de la música</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Bombi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasados presentes: tradiciones historiográficas en la musicología europea, 1870- 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitat de València</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-84, 2015, Oberta, 978-84-370-9651-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, pouvoir et légitimation aux XVe et XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La légitimité implicite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 1, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne - École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-422, 2015, Collection de l'École française de Rome, 485/1 ; Le pouvoir symbolique en Occident (1300-1640) - Histoire ancienne et médiévale, 135/1, 978-2-7283-1165-1 ; 978-2-85944-768-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/236262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets de musique à la Renaissance : du studiolo à la camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Moncond'huy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La licorne et le bézoard : une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gourcuff Gradenigo, pp.169-178, 2013, 978-2-35340-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il liuto e la vita pubblica nell’età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guido Mambella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A cavallo di un monocordo. Lo strumento musicale come accordatura di saperi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pàtron editore, pp.15-34, 2013, 978-88-555-3191-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de textes théoriques français à la renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristle Collins JUDD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical Theory in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.553-562, 2013, A Library of Essays on Renaissance Music, 978-1-4094-2297-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00859953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Renaissance musician and theorist confronted with religious fragmentation : conflict, betrayal and dissimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inga Mai Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabel Karremann; Cornel Zwierlein; Inga Mai Groote. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgetting Faith? Negotiating Confessional Conflict in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, pp.163-197, 2012, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110270051.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[30 notices]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Schmierer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der Musik der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Laaber Verlag, 2012, Handbuch der Musik der Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire et sa musique. La Picardie, du Moyen Âge à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavicchi C., Colin M.-A. et Vendrix Ph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique en Picardie du XVIe au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.11-17, 2012, Épitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00830645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie et théoriciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.185-211, 2011, Les Indispensables de la musique, 978-2-213-60638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érudit et l’amateur : collectionner la musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Herlin, Catherine Massip, Jean Duron et Dinko Fabris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner la musique. Vol. 1 : histoires d’une passion </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.25-54, 2011, 978-2-503-53629-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, humanisme et Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Ferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide de la musique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.41-63, 2011, Les Indispensables de la musique, 978-2-213-60638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Defining the Renaissance in Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Renaissance : Renaissance, Reformation and Counter-Reformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, pp.xiii-xxxiv, 2011, A library of essays on Renaissance music, 978-0-7546-2928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie musicale à Orléans de la fin de la Guerre de Cent Ans à la Saint-Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Britta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet, David Rivaud et Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Orléans, pp.120-131, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutumes et us musicaux à la cour : histoire d’une tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prince &amp; la musique. Les passions musicales de Louis XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, 2009, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Lütticher Fürstbischof Ernst von Bayern als Musik-Mäzen (1580-1612)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Corswarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelijne Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Erzbistum Köln in der Musikgeschichte des 15. und 16. Jahrhunderts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merseburger, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique montait cette lune de l’art. Redécouvertes des musiques de la Renaissance au XIXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance et sa musique au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincsieck, pp. 9-59., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and model in the Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Mathematics in Late Medieval and Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.9-21, 2008, Epitome musical, 978-2-503-51597-7. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.EM-EB.3.3278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, théorie et philosophie : le nouvel élan de Rameau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de musique baroque de Versailles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la musique. Au temps de Louis XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mardaga, pp.61-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est là que l'on vole à l'immortalité &amp;quot;. Musiciens wallons à la cour de France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Carpeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Wallons à Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Renaissance du Livre, pp.231-246, 2007, 978-2-87415-824-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique à Liège du Xe au XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' Art mosan : Liège et son pays à l'époque romane du XIe au XIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Perron, pp.245-249, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et science : les aléas d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et sciences à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.157-169, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00270435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du plaisir dans la théorie musicale en France de la Renaissance à l'aube de l'âge baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Favier et Manuel Couvreur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plaisir musical en France au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.29-47, 2006, Musique musicologie, 9782870099247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Grand livre de choeur de la cathédrale Saint-Lambert de Liège (1645)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.VII-XLII, 2005, Epitome musical</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos lointains d'Italie dans la musique à Liège : les Motteti overo Madrigali de Gilles Hayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italia Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Historique Belge de Rome, pp.189-212, 2005, Etudes d'histoire de l'art ; 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00269157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l'histoire de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Nattiez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques. Une encyclopédie pour le XXIe siècle. Volume 2 : Les savoirs musicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud / Cité de la musique, pp.628-648, 2004, 978-2-7427-4772-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et modèle à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musik jenseits der Grenze der Sprache</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rombach verlag, pp.113-122, 2004, Rombach-Wissenschaften : Reihe Voces ; Bd. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une interprétation culturelle de la citation musicale au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florilegium musicae : Studi in onore di Carolyn Gianturco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, pp.221-237, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : Cantus et musicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Johannes Ciconia : musicien de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.7-37, 2003, Epitome musical, 978-2-503-51455-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notation à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Noëlle Colette; Marielle Popin; Philippe Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la notation : Du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minerve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-194, 2003, Musique ouverte, 978-2-86931-106-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00268756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concezioni diverse della storia musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enciclopedia della musica. II : Il sapere musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Einaudi, pp.591-610, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe de la Renaissance : 1470-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du temps, pp.163-177, 2002, Questions d'histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De invloed van de Contrareformatie op de Luikse kerkmuziek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Een muziekgeschiedenis der Nederlanden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.274-279, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La science classique : XVIe-XVIIIe siècle : dictionnaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.632-641, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00267198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bergier : le dernier théoricien de la Renaissance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La musique de tous les passetemps le plus beau » : Hommage à Jean-Michel Vaccaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Klincksieck, pp.369-386, 1998, Domaine musicologique ; 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive sciences and historical sciences in music : Ways towards conciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and cognition of music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology Press, pp.69-80, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de textes théoriques français à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axel Beer, Kristina Pfarr et Wolfgang Ruf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift Christoph-Hellmut Mahling zum 65. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Schneider, pp.1453-1462, 1997, Mainzer Studien zur Musikwissenschaft ; 37, 978-3-7952-0900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00266275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts d'un théâtre en province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La genèse d'un opéra : Le théâtre de Liège en 1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Association des Amis de l'Opéra Royal de Wallonie, pp.37-87, 1995, Etudes &amp; éditions / Société Liègeoise de Musicologie ; 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de théâtre lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De wereld van de opera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artis-Historia, pp.8-26, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie de la musique en France aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Ebtinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bornefeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la musique en France aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.739-781, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00274499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuscrits d'opéras et d'opéras-comiques. Le cas Grétry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Didier et Jacques Neefs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers révolutionnaires : science, musique, architecture (Manuscrits de la Révolution II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.125-143, 1992, Manuscrits modernes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition lyrique à Liège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra, un rêve, une réalité : vingt-cinq ans de passion, l'opéra se raconte, Opéra royal de Wallonie, Centre lyrique de la Communauté française, 1967-1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Perron, pp.12-23, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux théoriques de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opéra-comique en France au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mardaga, pp.213-282, 1992, Collection musique musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jubal réhabilité ? Le Grand Siècle et la musique des Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athalie : Racine et la tragédie biblique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles : Le Cri, pp.91-105, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00262045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopistes et visionnaires : Réflexions sur l'idéal des théoriciens de l'opéra-comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grétry et l'Europe de l'Opéra-comique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mardaga, pp.221-226, 1992, Collection musique musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrennes mignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allzeit ein Buch : Die Bibliothek Wolfgang Amadeus Mozarts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VCH, Acta Humaniora, pp.118-120, 1991, Ausstellungskataloge der Herzog-August-Bibliothek ; No. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozart et les musiciens liégeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mozart en Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Mercator, pp.48-51, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de l'édition musicale numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17086831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richafort: Missa O Genitrix - Missa Veni Sponsa Christi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostino Magro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14209830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland de Lassus: polissonneries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Music Heritage Website : https://virtual-music-heritage.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Belliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Livre de pièces d'Adrien Le Roy : fac-similé des fantaisies, passemèzes et danses extraites de &amp;quot;A briefe easy instruction to learne the tablature to conducte and dispose thy hande onto the lute&amp;quot; : Londres 1568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orchestre avant l’orchestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement de la musique à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et pouvoir au 17e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical musicology in European universities, research organisations and scientific academies: a preliminary survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Whittaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicological Publications in the Digital Age: Charting a New Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Puentes-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Borghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piéjus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation munichoise. Sur l'émigration des musiciens flamands et liégeois durant la seconde moitié du 16e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'expression théorique du la musique en France à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES – Founding principles of the Cloud Governance (Deliverable 10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubiculum Musicae - Châteaudun - The enchanted Sainte-Chapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Cavicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS - Centre d'études supérieures de la Renaissance (UMR 7323). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHOES Founding principles of the Cloud Governance (D10.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Czech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad Pollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gallini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Petitcol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Action Progress Review at 24 months (21/09/2022 to 21/09/2024) CA21161: A new ecosystem of early music studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebekah Ahrendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COST. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans, conclusions et pistes d'actions suite à la journée d'accélération conjointe des secteurs Musique et Données et métadonnées : Science ouverte, données ouvertes et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Levé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A6176D6"/>
+    <w:nsid w:val="B75E97BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vendrix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5235-2807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031904130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7456276" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110206094" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rma.ac.uk/grants-awards/the-dent-medal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsmusicology.org/page/hon_corr_info" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diamm.ac.uk/content/about/team.html#d0e161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmme.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aberbangorpartnership.ac.uk/en/med-modern.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metoda Kokole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gembero-Ust&#225;rroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Herissone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2024.2373998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Schreurs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Wauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.223.05.fr.10-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freedman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Walter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.188.05.fr.01-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Bianco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corswarem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bisaro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232622v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230129v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261127900001376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X9M8WTTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/946985" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218211v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218113v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/836548" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009411v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273606v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326403v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cozzolino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13959918" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14475091" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04812829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874558v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Mai Groote" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110270051.163" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258156v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245881v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Schiltz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17540237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774870v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793694v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexis Colin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coeurdevey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009415v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Magro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.4046" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Britta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/chlel.xxx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/chlel.xxx.26ven" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/pasados-presentes.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/10.1400/236262" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/236262" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238396v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245617v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245364v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172923v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171210v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EM-EB.3.3278" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-HDDT2QKZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270435v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270309v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270034v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269157v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269072v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274410v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979792v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268756v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsminerve.com/catalogue/9782869311060/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268182v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267798v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267925v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266275v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mariolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ebtinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bornefeld" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262297v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Konrad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009419v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086831" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189138v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14209830" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171201v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275483v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Whittaker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Borghetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189126v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05342302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511598v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Czech" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Poll&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gallini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petitcol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04812832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489846v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vendrix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5235-2807" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031904130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/7456276" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110206094" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rma.ac.uk/grants-awards/the-dent-medal/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amsmusicology.org/page/hon_corr_info" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diamm.ac.uk/content/about/team.html#d0e161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmme.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aberbangorpartnership.ac.uk/en/med-modern.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04682868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Puentes-Blanco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metoda Kokole" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gembero-Ust&#225;rroz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Herissone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2024.2373998" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874531v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeen Schreurs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Wauters" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.223.05.fr.10-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freedman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Walter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanfilippo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.188.05.fr.01-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333246v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Bianco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Corswarem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bisaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232785v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00255060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rouche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirenne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert G&#233;rard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00238499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0261127900001376" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X9M8WTTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232685v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00230186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226444v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218241v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/946985" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00218211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009416v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009414v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/836548" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274848v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009411v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511610v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326403v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511613v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325873v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Cavicchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389978v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cozzolino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Ahrendt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14475091" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13959918" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04812829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874558v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290226v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Mai Groote" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110270051.163" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245749v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Schiltz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267488v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266299v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266342v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265507v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264263v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511600v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Haug" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Pister" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18301414" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511604v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17540237" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774870v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexis Colin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00303261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Coeurdevey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008968v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008954v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Magro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008957v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182620v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008953v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.4046" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008955v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776430v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Britta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turellier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/chlel.xxx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/chlel.xxx.26ven" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Campos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/pasados-presentes.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://digital.casalini.it/10.1400/236262" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/236262" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238396v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00859953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171213v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245364v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980777v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171210v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172923v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283781v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.EM-EB.3.3278" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-HDDT2QKZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998155v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00270435v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269243v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269157v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274410v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268182v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268756v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsminerve.com/catalogue/9782869311060/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267925v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267798v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267198v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266687v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266275v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275106v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274499v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mariolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ebtinger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bornefeld" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260921v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262297v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261363v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00262045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261846v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Konrad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009419v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247407v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Braud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17086831" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189138v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14209830" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Belliot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171201v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275483v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171199v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Whittaker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Borghetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pi&#233;jus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lewis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982440v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985975v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05342302v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511598v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Czech" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Poll&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gallini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Petitcol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04812832v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489846v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lev&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>