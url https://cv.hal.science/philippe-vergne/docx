--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1893,1730 +1893,1605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Petal-specific Orcinol O-methyltransferases in the Evolution of Rose Scent.</w:t>
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Scalliet</w:t>
+                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lionnet</w:t>
+                <w:t xml:space="preserve">Noellie Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Bechec</w:t>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dutronc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Magnard</w:t>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 140, pp.18-29</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092536v1</w:t>
+                <w:t xml:space="preserve">hal-01925579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of gene expression in rose petals using expressed sequence tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Channelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stëphane Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noellie Journot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Judit Szécsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 515 (1-3), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(02)02413-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925579v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of gene expression in rose petals using expressed sequence tags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genes normally expressed in the endosperm are expressed at early stages of microspore embryogenesis in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Magnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Channelière</w:t>
+                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stëphane Riviere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Scalliet</w:t>
+                <w:t xml:space="preserve">Joseph Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Szécsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+                <w:t xml:space="preserve">Peter Rogowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S. Testillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 44, pp.559-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925580v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes normally expressed in the endosperm are expressed at early stages of microspore embryogenesis in maize</w:t>
+                <w:t xml:space="preserve">Androgenic development: a fascinating embryo formation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Magnard</w:t>
+                <w:t xml:space="preserve">G. Goralski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Matthys-Rochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 44, pp.559-574</w:t>
+              <w:t xml:space="preserve">Acta Biologica Cracoviensia. Series Botanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41, pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690011v1</w:t>
+                <w:t xml:space="preserve">hal-02698032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZmOCL1, an HDGL2 family homeobox gene, is expressed in the outer cell layer throughout maize development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.C. Ingram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rogowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 40 (343-354), pp.343-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Androgenic development: a fascinating embryo formation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of endogenous ABA levels and temperature on cedar (Cedrus libani Loudon) bud dormancy in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. von Aderkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Goralski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vergne</w:t>
+                <w:t xml:space="preserve">René Rohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biologica Cracoviensia. Series Botanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18, pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002990050571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698032v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of endogenous ABA levels and temperature on cedar (Cedrus libani Loudon) bud dormancy in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Complexity and genetic variability of heat-shock protein expression in isolated maize microspores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Rohr</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 111, pp.1085-1096</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02688654v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hsf world : classification and properties of plant heat stress transcription factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.D. Scharf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Czarnecka-Verner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1 (4), pp.215-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and genetic variability of heat-shock protein expression in isolated maize microspores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Magnard</w:t>
+                <w:t xml:space="preserve">Expression of heat shock factor and heat shock protein 70 genes during maize pollen development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 111, pp.1085-1096</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 29, pp.841-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687800v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of heat shock factor and heat shock protein 70 genes during maize pollen development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Expression of heat shock factor and heat shock protein 70 genes during maize pollen development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 29, pp.841-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702041v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of heat shock factor and heat shock protein 70 genes during maize pollen development.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the cytolosic hsp70 gene family in Zea mays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Breton</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">E.E.M. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 29, pp.841-856</w:t>
+              <w:t xml:space="preserve">, 1994, 25, pp.909-916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314513v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the cytolosic hsp70 gene family in Zea mays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a 32-kDa anther marker protein for androgenic response in maize, Zea mays L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25, pp.909-916</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 86, pp.843-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708592v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a 32-kDa anther marker protein for androgenic response in maize, Zea mays L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of maize microspore isolation and culture conditions for reliable plant regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Beckert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 86, pp.843-850</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 10, pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703487v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of maize microspore isolation and culture conditions for reliable plant regeneration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation of viable wheat male gametophytes of different stages of development and variations in their protein patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 88, pp.969-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3626,215 +3501,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Staged and Viable Maize Microspores for DH Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doubled Haploid Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2287, Springer US, pp.281-293, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1315-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of viable microspores and immature pollen grains from cereal inflorescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A laboratory guide for cellular and molecular plant biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Birkhäuser, 1991, Biomethods, 3-7643-2542-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3844,1294 +3719,1294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nogué</w:t>
+                <w:t xml:space="preserve">Rose genomics: challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dubois-Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Szecsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. International EUCARPIA Symposium Section on Ornamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flanders Research Institute for Agriculture, Fisheries and Food (ILVO). BEL., Jun 2015, Melle, Belgium. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1087.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204208v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose genomics: challenges and perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Judit Szecsi</w:t>
+                <w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulaiman Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nybom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International EUCARPIA Symposium Section on Ornamentals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741547v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Nybom</w:t>
+                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393815v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfum de rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de gènes intervenant dans le développement androgénétique précoce : mise au point d'une stratégie chez le maïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum des jeunes chercheurs en physiologie végètale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of three heat shock factor genes during maize pollen development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Maize european network meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmentally-regulated and heat-induced expression of HSP genes during maize pollen development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E.M. Bates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of heat shock proteins and molecular chaperones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, New york, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the HSP70 genes during androgenetic development in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.E.M. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of heat shock proteins and molecular chaperones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of maize isolated microspores and transformation attempt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Matthys-Rochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of androgenesis-related proteins in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Riccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Congress on Plant Tissue and Cell Culture, proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1990, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize anther and isolated microspore culture as a model for a fundamental approach of androgenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Coumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02780802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5141,65 +5016,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,102 +5082,102 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Bouchabke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5449,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxing Zhao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouliang Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klumpp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ansel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Klumpp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Breuer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8TKWXF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klumpp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klumpp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Calatayud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQ05JSJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sifakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2JGL2K2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.05.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD7NSZH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scalliet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lionnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bechec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dutronc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Magnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Channeli&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#235;phane Riviere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sz&#233;csi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(02)02413-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Magnard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domenech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Testillano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694626v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ingram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goralski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KGN4WCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690345v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nover" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Scharf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gagliardi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Czarnecka-Verner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chaboud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaboud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.M. Bates" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727219v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1315-3_15" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844021v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois-Maheo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1087.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777476v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773660v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Coumans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxing Zhao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouliang Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klumpp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ansel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Klumpp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Breuer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8TKWXF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klumpp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klumpp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Calatayud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQ05JSJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sifakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2JGL2K2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.05.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD7NSZH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Channeli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#235;phane Riviere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sz&#233;csi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(02)02413-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Magnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domenech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Testillano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goralski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ingram" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050571" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KGN4WCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Scharf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gagliardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Czarnecka-Verner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chaboud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaboud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.M. Bates" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1315-3_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois-Maheo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1087.3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Coumans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>