--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1893,286 +1893,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
+                <w:t xml:space="preserve">Analysis of gene expression in rose petals using expressed sequence tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Channelière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stëphane Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Szécsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 515 (1-3), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(02)02413-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925579v1</w:t>
+                <w:t xml:space="preserve">hal-01925580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of gene expression in rose petals using expressed sequence tags</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Biosynthesis of the major scent components 3,5-dimethoxytoluene and 1,3,5-trimethoxybenzene by novel rose O-methyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Szécsi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Noellie Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 515 (1-3), pp.35-38. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925580v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes normally expressed in the endosperm are expressed at early stages of microspore embryogenesis in maize</w:t>
               </w:r>
@@ -2635,277 +2635,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity and genetic variability of heat-shock protein expression in isolated maize microspores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Magnard</w:t>
+                <w:t xml:space="preserve">The Hsf world : classification and properties of plant heat stress transcription factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.D. Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Czarnecka-Verner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 111, pp.1085-1096</w:t>
+              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1 (4), pp.215-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687800v1</w:t>
+                <w:t xml:space="preserve">hal-02690345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hsf world : classification and properties of plant heat stress transcription factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Gagliardi</w:t>
+                <w:t xml:space="preserve">Complexity and genetic variability of heat-shock protein expression in isolated maize microspores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stress and Chaperones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 1 (4), pp.215-223</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 111, pp.1085-1096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690345v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of heat shock factor and heat shock protein 70 genes during maize pollen development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,51 +2982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of heat shock factor and heat shock protein 70 genes during maize pollen development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3727,177 +3727,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose genomics: challenges and perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Dubois-Maheo</w:t>
+                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Nogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judit Szecsi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International EUCARPIA Symposium Section on Ornamentals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741547v1</w:t>
+                <w:t xml:space="preserve">hal-01204208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the rose genome sequence and its use in research and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3956,212 +3947,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hanovre, Germany. pp.167-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Nogué</w:t>
+                <w:t xml:space="preserve">Rose genomics: challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dubois-Maheo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Szecsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25. International EUCARPIA Symposium Section on Ornamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Flanders Research Institute for Agriculture, Fisheries and Food (ILVO). BEL., Jun 2015, Melle, Belgium. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1087.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204208v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfum de rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4236,273 +4236,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de gènes intervenant dans le développement androgénétique précoce : mise au point d'une stratégie chez le maïs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Magnard</w:t>
+                <w:t xml:space="preserve">Expression of three heat shock factor genes during maize pollen development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Forum des jeunes chercheurs en physiologie végètale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3. Maize european network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02779438v1</w:t>
+                <w:t xml:space="preserve">hal-02774961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of three heat shock factor genes during maize pollen development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Chaboud</w:t>
+                <w:t xml:space="preserve">Recherche de gènes intervenant dans le développement androgénétique précoce : mise au point d'une stratégie chez le maïs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Maize european network meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">4. Forum des jeunes chercheurs en physiologie végètale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774961v1</w:t>
+                <w:t xml:space="preserve">hal-02779438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmentally-regulated and heat-induced expression of HSP genes during maize pollen development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxing Zhao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouliang Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klumpp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ansel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Klumpp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Breuer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8TKWXF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klumpp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klumpp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Calatayud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQ05JSJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sifakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2JGL2K2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.05.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD7NSZH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Channeli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#235;phane Riviere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sz&#233;csi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(02)02413-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Magnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domenech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Testillano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goralski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ingram" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050571" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KGN4WCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687800v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690345v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Scharf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gagliardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Czarnecka-Verner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chaboud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaboud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.M. Bates" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1315-3_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois-Maheo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1087.3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779438v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Coumans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxing Zhao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengnan Lin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouliang Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad253" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Roccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cavel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Caissard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Badouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0110-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210018v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulu Sun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaiman Sakr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nybom" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1064.19" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-009-9621-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0TTGW4S0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661651v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klumpp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ansel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Klumpp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Breuer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2008.09.040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8TKWXF4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klumpp" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ansel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Klumpp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Calatayud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Garrec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FQ05JSJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664691v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sifakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2006.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2JGL2K2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.05.021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD7NSZH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Channeli&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#235;phane Riviere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Scalliet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Sz&#233;csi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(02)02413-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01925579v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Journot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Magnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domenech" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Testillano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698032v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goralski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ingram" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050571" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KGN4WCP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nover" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Scharf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gagliardi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Czarnecka-Verner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chaboud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaboud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E.M. Bates" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riccardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709238v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gaillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1315-3_15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois-Maheo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Szecsi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1087.3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Magnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774961v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779438v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Coumans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>