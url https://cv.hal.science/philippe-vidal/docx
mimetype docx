--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -226,51 +226,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -940,239 +940,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Bakis, défricheur de la géographie des télécommunications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur le numérique territorial, sur son histoire et sur ses prolongements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32-1/2, pp.09-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.3286⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32-1/2, pp.05 - 08. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.3393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366746v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-05388546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bakis, défricheur de la géographie des télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32-1/2, pp.05 - 08. </w:t>
+              <w:t xml:space="preserve">, 2018, 32-1/2, pp.09-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.3393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/netcom.3286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05388546v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Sur le numérique territorial, sur son histoire et sur ses prolongements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Expéditions géographiques en Terres Numériques, fronts pionniers et nouvelles limites - Hommage à Henry Bakis, 32 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1663,1594 +1663,1503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t>
+                <w:t xml:space="preserve">Les politiques numériques, vecteurs d’apprentissage de la coopération intercommunale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.93-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.2321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les vieilles cartes au pays des nouvelles technologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan critique de l'aide au développement numérique de l'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du CEDIMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 5 - Automne 2011 (No3), 102 p. - Collection (ISSN 1764-4267)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICTs in rural areas– Foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25-3/4, pp.133-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialization of the « internet convention » in rural spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25-3/4, pp.137-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclavement numérique en milieu rural : quelles problématiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hiver 2009-2010 (13), pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La permanence d’une politique publique TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n° 78 (4), pp.38-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.078.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires ruraux face aux TIC : quel désenclavement numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide CRéATIF. Technologies en campagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avril, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires ruraux face aux TIC, quel désenclavement numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide CREATIF N°5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Guide CREATIF (Guide N°5 "Technologies en campagne : l'accès public aux technologies de l'information et de la comm), pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC dans l'élaboration de la ville accessible : l'exemple des publics handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Octobre - Décembre (78), pp.38-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.078.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux.078.0038⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-05389026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC dans l'élaboration de la ville accessible : l'exemple des publics handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Octobre - Décembre (78), pp.38-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avènement d'une société de l'information durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3-4), pp.321-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avènement d’une société de l’information durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bourcier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22-3/4, pp.321-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.1749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SITES WEB DE QUATRE MUNICIPALITÉS FRANÇAISES AU CRIBLE DE LA GÉOGRAPHIE DES REPRÉSENTATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (2), pp.191-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1541-0064.1999.tb01376.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La permanence d'une politique publique TIC : de Parthenay, « Ville numérisée » à Parthenay « Ville numérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (1-2), pp.137-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'Union européenne sur les politiques infra-communautaires. Quelle européanisation des politiques publiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Bakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ullmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (1-2), pp.259-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.2485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC seraient-elles en parties responsables de la baisse tendancielle des mobilités quotidiennes dans les agglomérations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Veler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (3-4), pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle intégrateur des espaces multimédias, entre pratique citoyenne et inscription territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, n° 33, p. 66-75, ISSN 1167-4687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3260,1140 +3169,1140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention Theory as a New Analytical Framework for Geographical Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-20, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52130-1_102-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de la prospective territoriale pour penser l'offre de soin en matière d'e-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-38612-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Smart city au risque du « burn out » urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manola Antonioli; Luc Gwiazdzinski; Vincent Kaufmann; Guillaume Drevon; Lucas Pattaroni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturations : Individus, collectifs, organisations et territoires à l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Elya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-98, 2020, L'innovation autrement, 9791091336147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paradoxale intrusion du numérique dans la France des marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-216, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pur.cande.2017.01.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drives des villes versus drives des champs : les nouveaux territoires du commerce alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations commerciales et devenir de l’espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Espace et Territoires, 9782753548992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés à distance et mise à distance de la société. Le statut de la Technique dans l’Habitat Non Ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitats non ordinaires et espaces-temps de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-36512-057-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography of the Information Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Bakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Reber, Claire Brossaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Cognitive Technologies: Epistemology and the Knowledge Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE WILEY, pp.71-87, 2013, 9781118599761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118599761.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide au développement dans le domaine des TIC : entre logiques techno-marchandes et charity business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique des Nouvelles convoitises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2011, 9782729866167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des Technologies de l'information et de la communication dans la géographie des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brocard, Madeleine (Sous la dir. de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports et territoires : enjeux et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp. 85-106, 2009, Carrefours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe tisse encore sa toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DIDELON Clarisse, GRASLAND Claude, RICHARD Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'Europe dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française - CNRS GDRE S4, pp. 152-160, 2008, Dynamique des territoires, Reclus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la négation du territoire au géocyberespace : vers une approche intégrée de la relation entre espace et TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BROSSAUD Claire, REBER Bernard [sous la dir. de]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques 1 : nouvelles technologies cognitives et épistémologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes - Lavoisier, pp. 101-116, 2007, (Traité IC2, série cognition et traitement de l'information)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles aménités urbaines de Gonfreville L’Orcher – de l’espace public multimédia au réseau FTTH (Fiber To The Home)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Délégation aux Usages d'Internet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans d'accès publics à Internet (1997-2007). Un guide synthétique à l'usage des Décideurs locaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnes âgées face à la société de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les techniques de la vie quotidienne, âges et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIRE-CNAV, 2002, 978-2110923813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du discours sur la société de l’information : le cas européen et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université du Québec/ Presses universitaires du Mirail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoroutes de l'information et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, ISBN 978-2-7605-1014-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4403,166 +4312,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique contre le développement durable ou tout contre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Grenoble. , 2024, Le virus de la Recherche, Dir/ Collection Alain Faure, Dir/Série : Magali Talandier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies de la société de l'information (TIC/SIG) au service de l'aménagement et du développement des territoires en Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Grenoble. , 2024, Le virus de la Recherche, Dir/ Collection Alain Faure, Dir/Série : Magali Talandier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse : Université de Toulouse II-Le Mirail ; Dakar : Ecole Nationale d'Economie Appliquée. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4572,663 +4481,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-santé et territoires : regards multidisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36-3/4, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.7244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expéditions géographiques en Terres Numériques, fronts pionniers et nouvelles limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32-1/2, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.3312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer sa route à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29-1/2, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.1840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labours et jachères numériques dans les territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25-3/4, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...57 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques territoriales des TIC en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 21-1/2, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...31 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le géocyberespace : usages et perspectives, Netcom, Vol. 21, n°3/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paradiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 21-1/2, 2007, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367651v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de la téléconsultation à l’aménagement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement du territoire et accès aux soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES, Mar 2025, La Roche-sur-Yon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial engineering to foster the data : challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5244,126 +5153,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Creative Bangalore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iSPIRT &amp; La French Tech Event, Mar 2025, Bangalore (Virtual event), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital solidarity: an operational concept for peace?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografie dell'innovazione in dialogo - Geografie dell’innovazione in dialogo : Società digitali e pace, Key speaker</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASSOCIAZIONE DEI GEOGRAFI ITALIANI, Università per Stranieri di Perugia, May 2025, Perouge, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythmes et temporalités du numérique territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Rythmologies coordonné par Luc Gwiazdzinski (ENSA, LRA) et Christian Graff (UGA, LPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Alpes, Mar 2024, Grenoble (E-meeting), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05374250v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal for an international analysis of the implementation of teleconsultation spaces in territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arina Rezanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Celebrating a world of difference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union (IGU), Aug 2024, Dublin (IR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenant au sein de la table-ronde « Réflexion éthique autour des enjeux du numérique en santé »</w:t>
               </w:r>
@@ -5412,247 +5472,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for an international analysis of the implementation of teleconsultation spaces in territories</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la téléconsultation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « santé et territoire », organisé par Etienne Cossart et Virginie Chasles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Environnement Ville Société (EVS), Université Lyon III,, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">Rythmes et temporalités du numérique territorial</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes de livraison et le bien-être habitant : étude d’impact à l’échelle d’un quartier lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Rythmologies coordonné par Luc Gwiazdzinski (ENSA, LRA) et Christian Graff (UGA, LPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH-Alpes, Mar 2024, Grenoble (E-meeting), France</w:t>
+              <w:t xml:space="preserve">La territorialisation des plateformes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude du CNAM, Jun 2023, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05374274v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence sur « Le numérique comme enjeu de société : projection à 2040 pour la Normandie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quels sont les grands enjeux de société à venir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESER Normandie, Sep 2023, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire la grandeur numérique des territoires</w:t>
               </w:r>
@@ -5701,319 +5748,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence sur « Le numérique comme enjeu de société : projection à 2040 pour la Normandie »</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux territoriaux des tiers-lieux connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Tiers-Lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Métropolitain de l'estuaire de la Seine, Apr 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conventionalist approach to the smart city and digital services within the territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart cities, digitalization and datafication of urban spaces and governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de recherche sur le Japon à la Maison franco-japonaise (UMIFRE 19 MEAE-CNRS), Nov 2022, Tokyo (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communaut’health 2040 : le jeu intercommunal de la E-santé en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6042,73 +5951,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Poly’tech Lille, Université de Lille, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hybrid space of e-health in France : a solution for medical deserts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arina Rezanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6124,142 +6033,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Géographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table-ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-santé et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouvement européen, Jun 2021, Lyon ( en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géocacheurs, ces capteurs humains de territorialité. Entre jeux numériques et nouvelles figures de patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Différenciations territoriales et action collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire de l’Axe transversal du LISST - Université Toulouse Jean Jaures, Apr 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers lieux de e-santé en France : promesses rurales, concrétisations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6275,211 +6253,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe à l’heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouvement européen Seine-Maritime, Nov 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city development strategy's profile : use case modelling based on simplicial complex hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolène Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6508,487 +6417,487 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on smart data and smart city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d'Azur, Sep 2020, Nice (En ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion autour de l’ouvrage Saturations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désaturons nos vies et nos villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne (EPFL), Dec 2020, Lausanne (en ligne), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participant à la table-ronde : L’hinterland, espace oublié des territoires numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival européen de l'innovation numérique et durable,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Futur.e.s 2019, Cap-Digital, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenant à la table-ronde : Comment la ville intelligente peut-elle embarquer tous les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart city « les prix de l'innovation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal Le Monde, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter un monde numérique ? Opportunités et défis pour le territoire et ses habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUTURE Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, Nov 2018, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et animation d'une table-ronde intitulée « L’envers du décor numérique : quelle ville intelligente et durable ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès National du Bâtiment Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Ville &amp; Aménagement Durable, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et inégalités socio-spatiales : des risques d’exclusion, des espoirs d’insertion …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville numérique et exclusion sociale - Labex Futurs Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR-ENPC, Apr 2018, Champs-Sur-Marne, Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geocaching as a vector of enhancing local heritage : A study o the Norman cache owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7017,73 +6926,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appreciating Difference / Apprécier la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union; Canadian Association of Geographers, Aug 2018, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7138,953 +7047,953 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MAGIS du CNRS, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux territoriaux et sociétaux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en direction des élus de Seine-Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DDTM 76, Jul 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux territoriaux des (ré)écritures patrimoniales : le cas du geocaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Sansy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Couillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine, ça change quoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires 2.0 : vers de nouveaux patrimoines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lundis de l’Université populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Volcan, Scène nationale, Université Le Havre Normandie, Apr 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Président de séance Mobilités et (R)évolutions numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque du GT Mobilités spatiales, Fluidités sociales (MSFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, Nov 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débatteur invité au cinéma Utopia de Bordeaux à l'issue des Films SUMMER WARS (matin) puis WAR GAMES (soirée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Géocinema sur Le cyberspace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne et la Délégation CNRS Aquitaine, UMR PASSAGE, Apr 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence : Et mon territoire à l’heure du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil de Développement de Loire Atlantique (CDLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves numériques de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le changement dans l'économie des conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre, PRSH, Jun 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du réseau de prospective territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commissariat Général au Développement Durable, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité territoriale : une approche en termes de convention. Le cas du Grand Evreux Agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve congrès de l'Association Française d'Économie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP, Jul 2015, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme à l’épreuve des villes intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Nationales du etourisme institutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, #ET11, Oct 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quel progrès la ville intelligente se réclame-t-elle ? Rôle et impact des technologies dans la ville de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Pôle de Recherche Urbaine des Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema DTer Ouest - Département Villes et Territoires, Dec 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la convention intercommunale, le cas du Grand Évreux Agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Directeurs Généraux des Communautés de France (ADGCF), Sep 2014, Lisieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maires périurbains face à l’appétence numérique de leurs habitants : de nouvelles politiques pour réduire les déplacements de l’homme mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8100,1144 +8009,1282 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités sans incertitudes, incertitudes des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, commissions “Géographie de la société de l’information” et “Géographie du transport” du Comité National Français de Géographie, Sep 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les investissements et partenariats français en Corée du Sud : la place du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde dans le cadre du 16ème Festival du Film Asiatique de Deauville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CID de Deauville, Mar 2014, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05370947v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convention Internet contre les territoires, tout contre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.379-386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drives des villes versus Drives des Champs, Les nouveaux territoires du commerce alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la commission “Géographie du Commerce” du Comité National Français de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG, May 2014, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eighteen holes in Eighteen square feet: The “Screen golf cafés”: a successful example of the creative economy in South Korea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoo Miae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changes, Challenges, Responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Géographical Union, Aug 2014, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french way of the &amp;quot;smart city&amp;quot;, a critical approach from a french geographer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Smart Creative City Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vision of Smart Creative City, Nov 2013, Anyang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention internet dans les territoires, Conférence finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires Durables 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEDEE, Nov 2013, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenant à la table Ronde : Numérique et espaces périurbains et ruraux : quels liens, quels apports, quelles limites ? Atelier Débat N°7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMPAGNES URbAINES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Nationale des Agences d’Urbanisme (FNAU), Sep 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aide au développement dans le domaine des TIC en Afrique : entre logiques techno-marchandes et charity-busines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Villes et territoires numériques : Sociétés de l’Information, Sociétés de la Connaissance : le rôle des collectivités locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05386626v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TIC et construction régionale : regard croisé Afrique/Europe/Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Political Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Havre, Apr 2012, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les TIC dans la mise en tourisme des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital tourism and territories : the Actor's role</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA University / Université du Havre, Nov 2012, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien vivre péri urbain : quelle(s) place(s) pour les TIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers haut-normands de la ville et de l’aménagement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME Haute-Normandie, Jun 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et prospective du numérique territorial non urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginer un futur durable en éclairant les choix stratégiques et les conditions de l’action territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEDEE Territoires Durables 2030, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond teleworking, ICTS as a maturation process of the periurban dwelling : the french case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting, MRP-EA session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geographers, Jun 2011, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC dans les projets de coopération décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consensus des élus pour une nouvelle Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Internationale de Rennes, Feb 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés à distance : rôle et place des TIC dans l’habitat non ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme @ distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre, Nov 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité numérique, concept en crise de légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Rencontres E-atlas Francophone Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Le Mirail, Dec 2009, Bamako, Mali</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05370978v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet CERENUM: Saint-Louis (Sénégal)/Le Havre (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Rencontres E-atlas Francophone Afrique de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Le Mirail/ AUF, Dec 2009, Bamako, Mali</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le web collaboratif, une nouvelle chance pour le web public en Afrique ?</w:t>
               </w:r>
@@ -9286,1531 +9333,1393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CERENUM: Saint-Louis (Sénégal)/Le Havre (France)</w:t>
-[...136 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Internet dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lundis de l’Université populaire, Cycle « Nouvelles technologies »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Volcan Scène nationale, Université Le Havre Normandie, Jan 2009, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il repenser le système de gouvernance de la solidarité numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Kante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles d’ici et d’ailleurs : La société de l’information en ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Havre Normandie/ Université Gaston Berger de Saint-Louis, Jun 2009, Saint-Louis du Sénégal, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henry Bakis</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the French regional digital policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ullmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Together our Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Aug 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICT and daily mobilities in the agglomerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ullmann</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Together our Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Aug 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence : Le futur à l’écran, Géographie des mondes inventés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371063v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mairie du Havre, Oct 2007, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital solidarity : What kind of digital sharing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility/Mindset/Maturity, IGU,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jul 2007, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment relever le défi de la recherche opérationnelle dans le domaine du développement territorial par les TIC ? L’expérience de la CERENUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Netsuds 2007 : Accès aux TIC et service universel en Afrique Sub-Saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus numérique francophone de l’AUF, Nov 2007, Dakar (Sénégal), Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Integrated Relation between Space and ICT’s: the Geocyberspace,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Bakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography of Information society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jun 2006, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animateur de la table-ronde consacrée aux acteurs de la solidarité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des acteurs de la solidarité numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Mondiale de Solidarité Numérique, Sep 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’acteur public dans l’élaboration d’une société de l’information de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles technologies de l’information et de la communication (TIC) et le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIEU-ENEA, Apr 2005, Dakar (Sénégal), Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services Geolocalized in the European Metropolises : Towards a Possible Inflection of Urban Mobilities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Divide, Global Development and the Information Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRFD World Forum on Information Society, Nov 2005, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los servicios geolocalizados en las metropolis europeas : Hacia una posible inflexión de las movilidades urbanas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comercio y movilidades urbanas en tiempos de metropolización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMCA-UAM, Jul 2005, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services géolocalisés dans les métropoles européennes : les opérateurs à la recherche d’un nouveau modèle économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Services et Développement Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence annuelle du RESER, Sep 2004, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités locales en quête d'une tribune mondiale : saisir l'opportunité du Sommet Mondial de la Société de l’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque du Cen@ (Centre d’étude et d’observation de la cité numérique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intermédiasud, May 2003, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Président - Rapporteur de la table-ronde consacrée aux usages publics de l'internet en France et dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet mondial sur la société de l'information (SMSI), première phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gouvernement français – Délégation aux usages de l’internet (DUI), Dec 2003, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community policies and the French territorial system : what interference ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386674v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Philippe Estèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Estèbe</w:t>
+                <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et. Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban and spatial european policies : level of territorial government</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eura, Apr 2002, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt ans après le câble, le retour de la problématique du haut débit, quels enjeux territoriaux pour la région Midi-Pyrénées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bogues, globalisme et pluralisme »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, Apr 2002, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites Web de quatre municipalités françaises au crible de la géographie des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Ottawa, May 1998, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10820,1537 +10729,1537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La téléconsultation territoriale : Hypothèses, méthodologie, premiers résultats - Livrable1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Monnet (Saint-Etienne) / Forum Vies Mobiles. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La téléconsultation territoriale - Base de données -Livrable 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arina Rezanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Monnet (Saint-Etienne) / Forum Vies Mobiles. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La téléconsultation territoriale : Hypothèses, méthodologie, premiers résultats - Livrable1/3</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Université Jean Monnet (Saint-Etienne) / Forum Vies Mobiles. 2025</w:t>
+                <w:t xml:space="preserve">Livrable 3/3 - Communaut’health –Serious game (boite de jeu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Le Havre Normandie / Université Caen Normandie; Commission Européenne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378423v1</w:t>
+                <w:t xml:space="preserve">hal-05371242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La téléconsultation territoriale - Base de données -Livrable 2/3</w:t>
+                <w:t xml:space="preserve">Livrable 2/3 -Télémédecine et e-santé en Normandie - Prospective 2040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université Jean Monnet (Saint-Etienne) / Forum Vies Mobiles. 2025</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Le Havre Normandie; Projet EdeTen Commission Européenne. 2022, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378406v1</w:t>
+                <w:t xml:space="preserve">hal-05378392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable 3/3 - Communaut’health –Serious game (boite de jeu)</w:t>
+                <w:t xml:space="preserve">Livrable 1/3 - Télémédecine et e-santé en Normandie - Diagnostic territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Hir</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Le Havre Normandie; Projet EdeTen Commission Européenne. 2021, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livrable 2/2 – Livraison d’un Serious Game (dématérialisé) : Micromobil 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POPSU3 ROUEN. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livrable 1/2 - Les mobilités connectées dans la métropole rouennaise en 2040- Scénarios Prospectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">POPSU3 Rouen. 2019, pp.98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan Scientifique du projet TRENUM (Trésor Numérique Normand)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Le Havre Normandie / Commission Européenne/Région Normandie (GRR). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épreuves numériques territoriales, Livrable 2 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université Le Havre Normandie / Université Caen Normandie; Commission Européenne. 2023</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2014, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Livrable 2/3 -Télémédecine et e-santé en Normandie - Prospective 2040</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préconisations, Livrable 3 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université Le Havre Normandie; Projet EdeTen Commission Européenne. 2022, 108 p</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Cotes d’Armor/UMR IDEES. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Livrable 1/3 - Télémédecine et e-santé en Normandie - Diagnostic territorial</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CoStructuration et appui à l’animation du Réseau des Acteurs Normands de la Commande Publique Eco-Responsable-RANCOPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université Le Havre Normandie; Projet EdeTen Commission Européenne. 2021, pp.80</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME; APESA; IDEES; Université du Havre (ULH). 2013, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">POPSU3 ROUEN. 2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinze ans d’engagement numérique dans les Côtes d’Armor - Atlas du numérique territorial costarmoricain, Livrable 1 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">POPSU3 Rouen. 2019, pp.98</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat spontané aux marges de la ville. Le plateau nord de Dollemard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Université Le Havre Normandie / Commission Européenne/Région Normandie (GRR). 2018</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces périurbains habités par le numérique : Le cas de la Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema Territoires et ville. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter et vieillir, Les âges du &amp;quot;chez soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Membrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Martin</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2014, pp.115</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire WP4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Cotes d’Armor/UMR IDEES. 2014</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire WP3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME; APESA; IDEES; Université du Havre (ULH). 2013, 78 p</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic and scientific watch report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans après le câble, le retour de la problématique du haut débit. Quels enjeux territoriaux pour la région de Midi-Pyrénées ? Rapport final INTERREG IIC, &amp;quot;NTIC, offres et besoins de compétences en appui au développement territorial des régions rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA/UTM/INP-ENSAT/ENFA/IERU,ENFA, Dynamiques Rurales,. 2001, pp.135-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Cerema Territoires et ville. 2011</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces multimédia en Midi-Pyrénées, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Régional de Midi-Pyrénées - GRESOC, Université de Toulouse le Mirail. 2000, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...288 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12360,91 +12269,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention Internet en ses territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Rennes 2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02473349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12454,114 +12363,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Région face à la Société de l'information, le Cas de Midi-Pyrénées et de Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002TOU20077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00674207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12629,51 +12538,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BDE8ADB"/>
+    <w:nsid w:val="C47A92C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12860,51 +12769,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-0591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069806284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/netcom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/accueil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igu-online.org/organization/commissions/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cuvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.32" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rezanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11345-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Hir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Berrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-25-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2595" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366763v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2321" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.110" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.153" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.078.0038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466055v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ullmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1749" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0064.1999.tb01376.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42RX73C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2485" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_102-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/saturations" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.cande.2017.01.0197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118599761.ch5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7244" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3312" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1840" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.106" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paradiso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2386" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368972v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368993v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374645v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374651v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385978v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374654v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386045v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386055v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386079v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370947v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353441v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386626v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370988v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370982v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386645v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kante" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371057v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386654v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371077v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371096v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371113v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371139v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378406v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371242v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378392v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378396v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378440v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386689v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507211v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647977v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388961v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388965v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388048v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388046v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02473349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674207v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002TOU20077" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-0591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069806284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/netcom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/accueil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igu-online.org/organization/commissions/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cuvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.32" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rezanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11345-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Hir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Berrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-25-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3393" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2595" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2321" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.078.0038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ullmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1749" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0064.1999.tb01376.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42RX73C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_102-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/saturations" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.cande.2017.01.0197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118599761.ch5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467014v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3312" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1840" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paradiso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368933v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385990v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404874v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386645v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kante" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371096v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371124v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378392v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507211v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388965v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02473349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674207v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002TOU20077" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>