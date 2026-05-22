--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -940,239 +940,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le numérique territorial, sur son histoire et sur ses prolongements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry Bakis, défricheur de la géographie des télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32-1/2, pp.05 - 08. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 32-1/2, pp.09-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.3286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le numérique territorial, sur son histoire et sur ses prolongements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Duféal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32-1/2, pp.09-28. </w:t>
+              <w:t xml:space="preserve">, 2018, 32-1/2, pp.05 - 08. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.3286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/netcom.3393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Sur le numérique territorial, sur son histoire et sur ses prolongements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Expéditions géographiques en Terres Numériques, fronts pionniers et nouvelles limites - Hommage à Henry Bakis, 32 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2277,250 +2277,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les TIC dans l'élaboration de la ville accessible : l'exemple des publics handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Mus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Octobre - Décembre (78), pp.38-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.078.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05389026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires ruraux face aux TIC, quel désenclavement numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide CREATIF N°5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Guide CREATIF (Guide N°5 "Technologies en campagne : l'accès public aux technologies de l'information et de la comm), pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les TIC dans l'élaboration de la ville accessible : l'exemple des publics handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Mus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Octobre - Décembre (78), pp.38-48. </w:t>
-[...89 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, Octobre - Décembre (78), pp.38-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3076,631 +3076,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle intégrateur des espaces multimédias, entre pratique citoyenne et inscription territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les personnes âgées face à la société de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, n° 33, p. 66-75, ISSN 1167-4687</w:t>
+              <w:t xml:space="preserve">Les techniques de la vie quotidienne, âges et usages, MIRE-CNAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, MIRE-CNAV, 2002, 978-2110923813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The unfulfilled promises of digital solidarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies of Innovation in Dialogue: Digital Societies and Peace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLUEB, 2026, Geografia, turismo, cultura, 978-88-6633-185-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention Theory as a New Analytical Framework for Geographical Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Economics and Sociology of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-20, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52130-1_102-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilité de la prospective territoriale pour penser l'offre de soin en matière d'e-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux du développement de la télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-38612-014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Smart city au risque du « burn out » urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manola Antonioli; Luc Gwiazdzinski; Vincent Kaufmann; Guillaume Drevon; Lucas Pattaroni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saturations : Individus, collectifs, organisations et territoires à l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Elya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-98, 2020, L'innovation autrement, 9791091336147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paradoxale intrusion du numérique dans la France des marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-216, 2017, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+              <w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, pp.197-216, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pur.cande.2017.01.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drives des villes versus drives des champs : les nouveaux territoires du commerce alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations commerciales et devenir de l’espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Espace et Territoires, 9782753548992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés à distance et mise à distance de la société. Le statut de la Technique dans l’Habitat Non Ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Croquant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitats non ordinaires et espaces-temps de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-36512-057-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography of the Information Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Bakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3710,599 +3792,599 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Reber, Claire Brossaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Cognitive Technologies: Epistemology and the Knowledge Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE WILEY, pp.71-87, 2013, 9781118599761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118599761.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide au développement dans le domaine des TIC : entre logiques techno-marchandes et charity business</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique des Nouvelles convoitises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, 2011, 9782729866167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des Technologies de l'information et de la communication dans la géographie des transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brocard, Madeleine (Sous la dir. de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transports et territoires : enjeux et débats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp. 85-106, 2009, Carrefours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00467014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe tisse encore sa toile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DIDELON Clarisse, GRASLAND Claude, RICHARD Yann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de l'Europe dans le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française - CNRS GDRE S4, pp. 152-160, 2008, Dynamique des territoires, Reclus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00467043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la négation du territoire au géocyberespace : vers une approche intégrée de la relation entre espace et TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BROSSAUD Claire, REBER Bernard [sous la dir. de]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques 1 : nouvelles technologies cognitives et épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes - Lavoisier, pp. 101-116, 2007, (Traité IC2, série cognition et traitement de l'information)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00467032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles aménités urbaines de Gonfreville L’Orcher – de l’espace public multimédia au réseau FTTH (Fiber To The Home)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Délégation aux Usages d'Internet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans d'accès publics à Internet (1997-2007). Un guide synthétique à l'usage des Décideurs locaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes âgées face à la société de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les techniques de la vie quotidienne, âges et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIRE-CNAV, 2002, 978-2110923813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du discours sur la société de l’information : le cas européen et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'université du Québec/ Presses universitaires du Mirail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autoroutes de l'information et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, ISBN 978-2-7605-1014-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4312,166 +4394,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique contre le développement durable ou tout contre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. , 2024, Le virus de la Recherche, Dir/ Collection Alain Faure, Dir/Série : Magali Talandier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies de la société de l'information (TIC/SIG) au service de l'aménagement et du développement des territoires en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse : Université de Toulouse II-Le Mirail ; Dakar : Ecole Nationale d'Economie Appliquée. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4481,540 +4563,540 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-santé et territoires : regards multidisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36-3/4, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.7244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.7244⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05367658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expéditions géographiques en Terres Numériques, fronts pionniers et nouvelles limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Duféal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32-1/2, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.3312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.3312⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05367656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracer sa route à l'heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29-1/2, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.1840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.1840⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05367654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labours et jachères numériques dans les territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25-3/4, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.106⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05367650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques territoriales des TIC en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21-1/2, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/netcom.2386⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05367651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le géocyberespace : usages et perspectives, Netcom, Vol. 21, n°3/4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Bakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paradiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5024,120 +5106,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de la téléconsultation à l’aménagement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement du territoire et accès aux soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES, Mar 2025, La Roche-sur-Yon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial engineering to foster the data : challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5153,211 +5235,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Creative Bangalore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iSPIRT &amp; La French Tech Event, Mar 2025, Bangalore (Virtual event), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital solidarity: an operational concept for peace?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografie dell'innovazione in dialogo - Geografie dell’innovazione in dialogo : Società digitali e pace, Key speaker</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASSOCIAZIONE DEI GEOGRAFI ITALIANI, Università per Stranieri di Perugia, May 2025, Perouge, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythmes et temporalités du numérique territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Rythmologies coordonné par Luc Gwiazdzinski (ENSA, LRA) et Christian Graff (UGA, LPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH-Alpes, Mar 2024, Grenoble (E-meeting), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervenant au sein de la table-ronde « Réflexion éthique autour des enjeux du numérique en santé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérontopole AURA, Nov 2024, SAint-Priest-En-Jarez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for an international analysis of the implementation of teleconsultation spaces in territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5373,556 +5524,487 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating a world of difference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union (IGU), Aug 2024, Dublin (IR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la téléconsultation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « santé et territoire », organisé par Etienne Cossart et Virginie Chasles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Environnement Ville Société (EVS), Université Lyon III,, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de livraison et le bien-être habitant : étude d’impact à l’échelle d’un quartier lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La territorialisation des plateformes numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée d’étude du CNAM, Jun 2023, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la grandeur numérique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies urbaines et numérique : nouveaux objets, nouveaux modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Condorcet de Paris Aubervilliers, Labex DynamiTe et du GDRI NumSud, Jun 2023, Campus Condorcet - Auberviliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence sur « Le numérique comme enjeu de société : projection à 2040 pour la Normandie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels sont les grands enjeux de société à venir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESER Normandie, Sep 2023, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux territoriaux des tiers-lieux connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Tiers-Lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Métropolitain de l'estuaire de la Seine, Apr 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conventionalist approach to the smart city and digital services within the territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart cities, digitalization and datafication of urban spaces and governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de recherche sur le Japon à la Maison franco-japonaise (UMIFRE 19 MEAE-CNRS), Nov 2022, Tokyo (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communaut’health 2040 : le jeu intercommunal de la E-santé en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5951,73 +6033,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Poly’tech Lille, Université de Lille, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hybrid space of e-health in France : a solution for medical deserts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arina Rezanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6033,211 +6115,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Géographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table-ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-santé et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouvement européen, Jun 2021, Lyon ( en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géocacheurs, ces capteurs humains de territorialité. Entre jeux numériques et nouvelles figures de patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Différenciations territoriales et action collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire de l’Axe transversal du LISST - Université Toulouse Jean Jaures, Apr 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers lieux de e-santé en France : promesses rurales, concrétisations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6253,142 +6335,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Europe à l’heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouvement européen Seine-Maritime, Nov 2020, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart city development strategy's profile : use case modelling based on simplicial complex hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolène Berrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6417,487 +6499,487 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on smart data and smart city</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d'Azur, Sep 2020, Nice (En ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion autour de l’ouvrage Saturations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désaturons nos vies et nos villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique Fédérale de Lausanne (EPFL), Dec 2020, Lausanne (en ligne), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participant à la table-ronde : L’hinterland, espace oublié des territoires numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival européen de l'innovation numérique et durable,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Futur.e.s 2019, Cap-Digital, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenant à la table-ronde : Comment la ville intelligente peut-elle embarquer tous les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart city « les prix de l'innovation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journal Le Monde, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter un monde numérique ? Opportunités et défis pour le territoire et ses habitants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUTURE Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR, Nov 2018, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et animation d'une table-ronde intitulée « L’envers du décor numérique : quelle ville intelligente et durable ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès National du Bâtiment Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Ville &amp; Aménagement Durable, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et inégalités socio-spatiales : des risques d’exclusion, des espoirs d’insertion …</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville numérique et exclusion sociale - Labex Futurs Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTTAR-ENPC, Apr 2018, Champs-Sur-Marne, Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geocaching as a vector of enhancing local heritage : A study o the Norman cache owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6926,73 +7008,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appreciating Difference / Apprécier la différence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union; Canadian Association of Geographers, Aug 2018, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marques ou traces ? Logiques spatiales, territoriales et patrimoniales du géocaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7047,142 +7129,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and Geomatics (SAGEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MAGIS du CNRS, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux territoriaux et sociétaux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en direction des élus de Seine-Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DDTM 76, Jul 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires 2.0 : vers de nouveaux patrimoines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lundis de l’Université populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Volcan, Scène nationale, Université Le Havre Normandie, Apr 2016, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Président de séance Mobilités et (R)évolutions numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e colloque du GT Mobilités spatiales, Fluidités sociales (MSFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSTTAR, Nov 2016, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux territoriaux des (ré)écritures patrimoniales : le cas du geocaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7224,776 +7444,638 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine, ça change quoi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débatteur invité au cinéma Utopia de Bordeaux à l'issue des Films SUMMER WARS (matin) puis WAR GAMES (soirée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Géocinema sur Le cyberspace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne et la Délégation CNRS Aquitaine, UMR PASSAGE, Apr 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence : Et mon territoire à l’heure du numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil de Développement de Loire Atlantique (CDLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves numériques de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le changement dans l'économie des conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre, PRSH, Jun 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du réseau de prospective territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commissariat Général au Développement Durable, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité territoriale : une approche en termes de convention. Le cas du Grand Evreux Agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve congrès de l'Association Française d'Économie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP, Jul 2015, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme à l’épreuve des villes intelligentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Nationales du etourisme institutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, #ET11, Oct 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quel progrès la ville intelligente se réclame-t-elle ? Rôle et impact des technologies dans la ville de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Pôle de Recherche Urbaine des Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema DTer Ouest - Département Villes et Territoires, Dec 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la convention intercommunale, le cas du Grand Évreux Agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Directeurs Généraux des Communautés de France (ADGCF), Sep 2014, Lisieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maires périurbains face à l’appétence numérique de leurs habitants : de nouvelles politiques pour réduire les déplacements de l’homme mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8009,1915 +8091,1915 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités sans incertitudes, incertitudes des mobilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, commissions “Géographie de la société de l’information” et “Géographie du transport” du Comité National Français de Géographie, Sep 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les investissements et partenariats français en Corée du Sud : la place du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde dans le cadre du 16ème Festival du Film Asiatique de Deauville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CID de Deauville, Mar 2014, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention Internet contre les territoires, tout contre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.379-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drives des villes versus Drives des Champs, Les nouveaux territoires du commerce alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la commission “Géographie du Commerce” du Comité National Français de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG, May 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eighteen holes in Eighteen square feet: The “Screen golf cafés”: a successful example of the creative economy in South Korea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoo Miae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changes, Challenges, Responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Géographical Union, Aug 2014, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The french way of the &amp;quot;smart city&amp;quot;, a critical approach from a french geographer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Smart Creative City Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vision of Smart Creative City, Nov 2013, Anyang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervenant à la table Ronde : Numérique et espaces périurbains et ruraux : quels liens, quels apports, quelles limites ? Atelier Débat N°7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMPAGNES URbAINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale des Agences d’Urbanisme (FNAU), Sep 2013, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention internet dans les territoires, Conférence finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires Durables 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEDEE, Nov 2013, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aide au développement dans le domaine des TIC en Afrique : entre logiques techno-marchandes et charity-busines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Villes et territoires numériques : Sociétés de l’Information, Sociétés de la Connaissance : le rôle des collectivités locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et construction régionale : regard croisé Afrique/Europe/Asie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Political Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre, Apr 2012, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les TIC dans la mise en tourisme des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital tourism and territories : the Actor's role</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA University / Université du Havre, Nov 2012, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien vivre péri urbain : quelle(s) place(s) pour les TIC ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ateliers haut-normands de la ville et de l’aménagement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME Haute-Normandie, Jun 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et prospective du numérique territorial non urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginer un futur durable en éclairant les choix stratégiques et les conditions de l’action territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MEDEE Territoires Durables 2030, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond teleworking, ICTS as a maturation process of the periurban dwelling : the french case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting, MRP-EA session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geographers, Jun 2011, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC dans les projets de coopération décentralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consensus des élus pour une nouvelle Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Internationale de Rennes, Feb 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés à distance : rôle et place des TIC dans l’habitat non ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme @ distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre, Nov 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité numérique, concept en crise de légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres E-atlas Francophone Afrique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Le Mirail, Dec 2009, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CERENUM: Saint-Louis (Sénégal)/Le Havre (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres E-atlas Francophone Afrique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse Le Mirail/ AUF, Dec 2009, Bamako, Mali</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le web collaboratif, une nouvelle chance pour le web public en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles d’ici et d’ailleurs : La société de l’information en ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université le Havre Normandie / Université Gaston Berger de Saint-Louis, Nov 2009, Saint-Louis du Sénégal, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les lundis de l’Université populaire, Cycle « Nouvelles technologies »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Volcan Scène nationale, Université Le Havre Normandie, Jan 2009, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il repenser le système de gouvernance de la solidarité numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Kante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles d’ici et d’ailleurs : La société de l’information en ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Havre Normandie/ Université Gaston Berger de Saint-Louis, Jun 2009, Saint-Louis du Sénégal, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICT and daily mobilities in the agglomerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Bakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ullmann</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Together our Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Aug 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Henry Bakis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the French regional digital policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ullmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Together our Territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Aug 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence : Le futur à l’écran, Géographie des mondes inventés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mairie du Havre, Oct 2007, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital solidarity : What kind of digital sharing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility/Mindset/Maturity, IGU,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jul 2007, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment relever le défi de la recherche opérationnelle dans le domaine du développement territorial par les TIC ? L’expérience de la CERENUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Netsuds 2007 : Accès aux TIC et service universel en Afrique Sub-Saharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus numérique francophone de l’AUF, Nov 2007, Dakar (Sénégal), Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Integrated Relation between Space and ICT’s: the Geocyberspace,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9933,793 +10015,793 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography of Information society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jun 2006, Sydney (AUSTRALIA), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animateur de la table-ronde consacrée aux acteurs de la solidarité numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des acteurs de la solidarité numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Mondiale de Solidarité Numérique, Sep 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’acteur public dans l’élaboration d’une société de l’information de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles technologies de l’information et de la communication (TIC) et le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIEU-ENEA, Apr 2005, Dakar (Sénégal), Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services Geolocalized in the European Metropolises : Towards a Possible Inflection of Urban Mobilities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Divide, Global Development and the Information Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRFD World Forum on Information Society, Nov 2005, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los servicios geolocalizados en las metropolis europeas : Hacia una posible inflexión de las movilidades urbanas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comercio y movilidades urbanas en tiempos de metropolización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMCA-UAM, Jul 2005, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services géolocalisés dans les métropoles européennes : les opérateurs à la recherche d’un nouveau modèle économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Services et Développement Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférence annuelle du RESER, Sep 2004, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités locales en quête d'une tribune mondiale : saisir l'opportunité du Sommet Mondial de la Société de l’Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque du Cen@ (Centre d’étude et d’observation de la cité numérique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intermédiasud, May 2003, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Président - Rapporteur de la table-ronde consacrée aux usages publics de l'internet en France et dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet mondial sur la société de l'information (SMSI), première phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gouvernement français – Délégation aux usages de l’internet (DUI), Dec 2003, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community policies and the French territorial system : what interference ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Estèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et. Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban and spatial european policies : level of territorial government</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eura, Apr 2002, Turin (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt ans après le câble, le retour de la problématique du haut débit, quels enjeux territoriaux pour la région Midi-Pyrénées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bogues, globalisme et pluralisme »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, Apr 2002, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites Web de quatre municipalités françaises au crible de la géographie des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Ottawa, May 1998, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10729,113 +10811,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La téléconsultation territoriale : Hypothèses, méthodologie, premiers résultats - Livrable1/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Jean Monnet (Saint-Etienne) / Forum Vies Mobiles. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La téléconsultation territoriale - Base de données -Livrable 2/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10844,73 +10926,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arina Rezanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Jean Monnet (Saint-Etienne) / Forum Vies Mobiles. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 3/3 - Communaut’health –Serious game (boite de jeu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10932,73 +11014,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cuvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Le Havre Normandie / Université Caen Normandie; Commission Européenne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 2/3 -Télémédecine et e-santé en Normandie - Prospective 2040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11007,73 +11089,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Le Havre Normandie; Projet EdeTen Commission Européenne. 2022, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 1/3 - Télémédecine et e-santé en Normandie - Diagnostic territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11082,347 +11164,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Hir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Le Havre Normandie; Projet EdeTen Commission Européenne. 2021, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 2/2 – Livraison d’un Serious Game (dématérialisé) : Micromobil 2040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POPSU3 ROUEN. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 1/2 - Les mobilités connectées dans la métropole rouennaise en 2040- Scénarios Prospectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POPSU3 Rouen. 2019, pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan Scientifique du projet TRENUM (Trésor Numérique Normand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Le Havre Normandie / Commission Européenne/Région Normandie (GRR). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épreuves numériques territoriales, Livrable 2 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2014, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préconisations, Livrable 3 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11431,73 +11513,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Cotes d’Armor/UMR IDEES. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoStructuration et appui à l’animation du Réseau des Acteurs Normands de la Commande Publique Eco-Responsable-RANCOPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11523,236 +11605,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME; APESA; IDEES; Université du Havre (ULH). 2013, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze ans d’engagement numérique dans les Côtes d’Armor - Atlas du numérique territorial costarmoricain, Livrable 1 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat spontané aux marges de la ville. Le plateau nord de Dollemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces périurbains habités par le numérique : Le cas de la Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11761,505 +11843,505 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema Territoires et ville. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter et vieillir, Les âges du &amp;quot;chez soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Membrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Membrado</w:t>
+                <w:t xml:space="preserve">halshs-05388949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire WP4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Rouyer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire WP3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2004</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05388965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic and scientific watch report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2003</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans après le câble, le retour de la problématique du haut débit. Quels enjeux territoriaux pour la région de Midi-Pyrénées ? Rapport final INTERREG IIC, &amp;quot;NTIC, offres et besoins de compétences en appui au développement territorial des régions rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA/UTM/INP-ENSAT/ENFA/IERU,ENFA, Dynamiques Rurales,. 2001, pp.135-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Commission Européenne, programme européen ELBA (European Local Based Advertising), IST 2001 36530. 2003</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces multimédia en Midi-Pyrénées, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Régional de Midi-Pyrénées - GRESOC, Université de Toulouse le Mirail. 2000, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12269,91 +12351,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention Internet en ses territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Rennes 2, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02473349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12363,114 +12445,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Région face à la Société de l'information, le Cas de Midi-Pyrénées et de Poitou-Charentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002TOU20077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00674207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12538,51 +12620,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C47A92C2"/>
+    <w:nsid w:val="ED920F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12769,51 +12851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-0591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069806284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/netcom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/accueil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igu-online.org/organization/commissions/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cuvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.32" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rezanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11345-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Hir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Berrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-25-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388546v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3393" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366746v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3286" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2595" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2321" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.078.0038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ullmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1749" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0064.1999.tb01376.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42RX73C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_102-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/saturations" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.cande.2017.01.0197" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118599761.ch5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467014v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378109v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367671v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384649v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367658v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367656v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3312" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1840" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367649v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paradiso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374274v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368925v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368933v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385985v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374651v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385978v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369465v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385990v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404874v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386045v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386055v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353441v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370963v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386635v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386637v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386645v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370997v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kante" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386654v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371077v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371096v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386666v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371113v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371124v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378423v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378392v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378395v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378397v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386689v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378443v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507211v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388961v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388965v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388048v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388030v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02473349v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674207v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002TOU20077" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vidal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7135-0591" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069806284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/netcom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/accueil/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://igu-online.org/organization/commissions/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cuvier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.32" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rezanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-025-11345-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Hir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36839" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Berrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calvez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babiga Birregah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W2-2020-25-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388546v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sansy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Couillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28546" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Crosnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2595" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2598" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2321" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366795v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.153" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.078.0038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389026v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674218v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ullmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1749" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1541-0064.1999.tb01376.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q42RX73C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bakis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2485" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Veler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52130-1_102-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/saturations" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.cande.2017.01.0197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487442v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118599761.ch5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467014v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467043v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.7244" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.3312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367654v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1840" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367650v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.106" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2386" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367649v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paradiso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368911v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374274v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374281v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368933v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384600v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374302v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368966v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368972v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385985v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374651v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369478v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385990v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386048v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370500v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386045v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386055v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386637v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370982v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kante" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371063v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386654v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371077v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386666v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371113v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371124v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371139v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378406v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378440v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378443v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507211v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647977v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388961v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388048v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388046v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02473349v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002TOU20077" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>