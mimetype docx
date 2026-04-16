--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -208,429 +208,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From soil to canopy: the diversity of adaptation strategies to drought in grapevine</w:t>
+                <w:t xml:space="preserve">Linking the genetic diversity of root traits and drought responses in wild Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">E.R. Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">U. Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+                <w:t xml:space="preserve">A. del Sol Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (3), </w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.8510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315115v1</w:t>
+                <w:t xml:space="preserve">hal-05315113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la réussite des complantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Inchboard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darrieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the genetic diversity of root traits and drought responses in wild Vitis species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From soil to canopy: the diversity of adaptation strategies to drought in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Pérez-López</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. del Sol Iturralde</w:t>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100964. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.8510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315113v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring how graft length shapes root system architecture and morphology in grapevine rootstocks</w:t>
               </w:r>
@@ -642,77 +642,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (1), pp.8226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -740,338 +740,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards grapevine root architectural models to adapt viticulture to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+                <w:t xml:space="preserve">Lukas Fichtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+                <w:t xml:space="preserve">Marco Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Kahlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai P Voss-Fels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.67-76⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1162506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346800v1</w:t>
+                <w:t xml:space="preserve">hal-04103370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards grapevine root architectural models to adapt viticulture to drought</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Hofmann</w:t>
+                <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Kahlen</w:t>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai P Voss-Fels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (Vitis (Special Issue)), pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1162506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.67-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103370v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le porte-greffe: un allié pour l'agroécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,351 +1133,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine decline is associated with difference in soil microbial composition and activity</w:t>
+                <w:t xml:space="preserve">Identifying roles of the scion and the rootstock in regulating plant development and functioning under different phosphorus supplies in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Darriaut</w:t>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Darrieutort</w:t>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4626⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.104405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351382v1</w:t>
+                <w:t xml:space="preserve">hal-03150882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying roles of the scion and the rootstock in regulating plant development and functioning under different phosphorus supplies in grapevine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grapevine decline is associated with difference in soil microbial composition and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Cochetel</w:t>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mollier</w:t>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dewasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darrieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185, pp.104405. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (3), pp.67-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150882v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scion genotypes exert long distance control over rootstock transcriptome responses to low phosphate in grafted grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,64 +1580,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177</w:t>
@@ -1718,51 +1718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Poni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (9), pp.2505 - 2521. </w:t>
@@ -1800,51 +1800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ORIGINE. Mieux connaître les déterminants de la qualité et de la reprise des plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1925,51 +1925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité des plants et leur taux de reprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2044,896 +2044,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D functional-structural grapevine model that couples the dynamics of water transport with leaf gas exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junqi Zhu</w:t>
+                <w:t xml:space="preserve">Potential contribution of strigolactones in regulating scion growth and branching in grafted grapevine in response to nitrogen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">Eloïse Meteier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Henke</w:t>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Peccoux</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 121 (5), pp.833-848. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (16), pp.4099-4112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcx141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534774v1</w:t>
+                <w:t xml:space="preserve">hal-02538024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the rootstock control of scion transpiration using model-assisted analyses in grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Peccoux</w:t>
+                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Loveys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Junqi Zhu</w:t>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Delrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpx153⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537980v1</w:t>
+                <w:t xml:space="preserve">hal-01918073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential contribution of strigolactones in regulating scion growth and branching in grafted grapevine in response to nitrogen availability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Phosphorus acquisition efficiency and phosphorus remobilization mediate genotype-specific differences in shoot phosphorus content in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery206⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 38 (11), pp.1742-1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpy074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538024v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Pathogenicity traits correlate with the susceptible Vitis vinifera leaf physiology transition in the biotroph fungus Erysiphe necator: An adaptation to plant ontogenic resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Jerome Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Schnee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918073v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus acquisition efficiency and phosphorus remobilization mediate genotype-specific differences in shoot phosphorus content in grapevine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dissecting the rootstock control of scion transpiration using model-assisted analyses in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Peccoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Loveys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 38 (11), pp.1742-1751. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpy074⟩</w:t>
+              <w:t xml:space="preserve">, In press, 38 (7), pp.1026-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpx153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537894v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity traits correlate with the susceptible Vitis vinifera leaf physiology transition in the biotroph fungus Erysiphe necator: An adaptation to plant ontogenic resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+                <w:t xml:space="preserve">A 3-D functional-structural grapevine model that couples the dynamics of water transport with leaf gas exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Jolivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Schnee</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Henke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Peccoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1808. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 121 (5), pp.833-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcx141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539627v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining ecophysiological models and genetic analysis: a promising way to dissect complex adaptive traits in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2), pp.181. </w:t>
@@ -2997,77 +2997,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (15), pp.4339 - 4355. </w:t>
@@ -3105,90 +3105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et évaluation variétale : réponse au déficit hydrique de la vigne. Dispositifs d’expérimentation variétale, au vignoble et en serre, pour mieux phénotyper une large gamme de cépages et porte-greffes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf en matière de porte-greffes à Bordeaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,428 +3349,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoot and root ionome responses to nitrate supply in grafted grapevines are rootstock genotype dependent</w:t>
+                <w:t xml:space="preserve">Nitrogen and carbohydrate reserves in the grapevine (Vitis vinifera L. 'Chasselas'): the influence of the leaf to fruit ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lecourt</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vivian Zufferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Muriser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajgw.12136⟩</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 54 (4), pp.183-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2015.54.183-188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514723v1</w:t>
+                <w:t xml:space="preserve">hal-02514395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and carbohydrate reserves in the grapevine (Vitis vinifera L. 'Chasselas'): the influence of the leaf to fruit ratio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Muriser</w:t>
+                <w:t xml:space="preserve">Porte-greffes : un comportement mieux expliqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belcher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Stef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Vigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 274, pp.44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514395v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porte-greffes : un comportement mieux expliqué</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Shoot and root ionome responses to nitrate supply in grafted grapevines are rootstock genotype dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Stef</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vigne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21 (2), pp.311-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940117v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3853,320 +3853,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réserves en glucides de la vigne (cv. Chasselas): influence du rapport feuille-fruit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbohydrate reserves in grapevine (Vitis vinifera L. 'Chasselas'): the influence of the leaf to fruit ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Murisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">V. Zufferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Belcher</w:t>
+                <w:t xml:space="preserve">F. Murisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lorenzini</w:t>
+                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44 (4), pp.216-224</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (3), pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648550v1</w:t>
+                <w:t xml:space="preserve">hal-02644754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate reserves in grapevine (Vitis vinifera L. 'Chasselas'): the influence of the leaf to fruit ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réserves en glucides de la vigne (cv. Chasselas): influence du rapport feuille-fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Zufferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zufferey</w:t>
+                <w:t xml:space="preserve">François Murisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Murisier</w:t>
+                <w:t xml:space="preserve">Sandrine Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Lorenzini</w:t>
+                <w:t xml:space="preserve">Fabrice Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (3), pp.103-110</w:t>
+              <w:t xml:space="preserve">Revue suisse de Viticulture, Arboriculture, Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (4), pp.216-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644754v1</w:t>
+                <w:t xml:space="preserve">hal-02648550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological, genetic, and molecular causes of variation in grape berry weight and composition : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,90 +4256,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and modelling approaches to understand water and carbon fluxes during grape berry growth and quality development: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.70-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4399,64 +4399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (2), pp.290-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (1), pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4623,51 +4623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based analysis of sugar accumulation in response to source-sink ratio and water supply in grape (Vitis vinifera) berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,64 +4744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation hydrique de la vigne et qualité des raisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2, pp.159-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4848,51 +4848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light and nitrogen supply on internal C:N balance and control of root-to-shoot biomass allocation in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5020,51 +5020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in chemical composition and construction costs of grapevine tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castelan-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,51 +5210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric relationships to estimate seasonal above-ground vegetative and reproductive biomass of Vitis vinifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castelan-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,51 +5305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root growth and function of three Mojave Desert grasses in response to elevated atmospheric CO2 concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.K. Yoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Defalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,51 +5616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in carbon uptake and allocation patterns in Quercus robur seedlings in response to elevated CO2 and water stress: an evaluation with 13C labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5692,493 +5692,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of elevated CO2 and water stress on whole plant CO2 exchange carbon allocation and osmoregulation in oak seedlings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acquisition and within-plant allocation of 13C and 15N in CO2-enriched Quercus robur plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.447-459</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 98, pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685007v1</w:t>
+                <w:t xml:space="preserve">hal-02685883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition and within-plant allocation of 13C and 15N in CO2-enriched Quercus robur plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">The effects of elevated CO2 and water stress on whole plant CO2 exchange, carbon allocation and osmoregulation in oak seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+                <w:t xml:space="preserve">A Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 98, pp.89-96</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.447-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685883v1</w:t>
+                <w:t xml:space="preserve">hal-00883066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of elevated CO2 and water stress on whole plant CO2 exchange, carbon allocation and osmoregulation in oak seedlings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of antioxidative systems to drought stress in pendunculate oak and maritime pin as modulated by elevated CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Aussenac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Schwanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.447-459</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 110, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883066v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of antioxidative systems to drought stress in pendunculate oak and maritime pin as modulated by elevated CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The effects of elevated CO2 and water stress on whole plant CO2 exchange carbon allocation and osmoregulation in oak seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwin Dreyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 110, 10 p</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (2-3), pp.447-459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694250v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-plant CO2 exchange, carbon partitioning and growth in Quercus robur seedlings exposed to elevated CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,51 +6242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in drought resistance among 3 deciduous oak species grown in large boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6350,51 +6350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in drought resistance among 3 deciduous oak species grown in large boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6464,51 +6464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective analysis of our knowledge regarding the genetics of relevant traits for rootstock breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,51 +6714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling berry growth and quality formation at multiple levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,64 +6839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstocks and scions: how these two players interact in response to environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,77 +6990,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Stellenbosch, South Africa</w:t>
@@ -7102,77 +7102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine rootstocks differentially regulate root growth and architecture in response to nitrogen availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7219,51 +7219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,90 +7366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In grafted grapevines, physiological, transcriptional and hormonal responses to nutrient availability are strongly influenced by the rootstock genetic background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Meteier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p</w:t>
@@ -7504,77 +7504,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PMA2018. CHN., Nov 2018, Hefei, China. pp.5, </w:t>
@@ -7612,103 +7612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment adapter la viticulture de demain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Pint of Science 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
@@ -7737,51 +7737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine roots: the dark side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7884,64 +7884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoot/root interactions in response to environment : the example of grapevine. Keynote lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Peccoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,77 +8009,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effects of climate change on berry composition using whole plant model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8121,51 +8121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,359 +8240,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the growth and quality of grape berry in changing environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the influence of environmental stresses on berry composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gomes</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Poni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2016, Avignon, France. 292 p</w:t>
+              <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742988v1</w:t>
+                <w:t xml:space="preserve">hal-02742026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of environmental stresses on berry composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the growth and quality of grape berry in changing environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2016, Avignon, France. 292 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742026v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating xylem and phloem fluxes into whole-plant models for simulating fleshy fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crop Modelling Symposium “Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany</w:t>
@@ -8621,103 +8621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstock effect on processes involved in phosphorus nutrition in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vintage’s conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France</w:t>
@@ -8798,51 +8798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Symposium on Grapevine Roots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rauscedo, Italy. </w:t>
@@ -8906,77 +8906,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Annual Conference of the COST ACTION QUALITYFRUIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
@@ -8999,359 +8999,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837822v1</w:t>
+                <w:t xml:space="preserve">hal-02795430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pieri</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795430v1</w:t>
+                <w:t xml:space="preserve">hal-01837822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. South African Conference on Enology and Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, CapTown, South Africa</w:t>
@@ -9374,1019 +9374,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the control of shoot growth by the rootstock under drought conditions by an integrated approach of quantitative genetics and ecophysiology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">The role of N signalling in rootstock conferred vigour: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745656v1</w:t>
+                <w:t xml:space="preserve">hal-02804374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of N signalling in rootstock conferred vigour: a modelling approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The “Vit-Sec” project: investigating the molecular bases of grapewine adaptation to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Delrot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804374v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Vit-Sec” project: investigating the molecular bases of grapewine adaptation to water deficit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebon</w:t>
+                <w:t xml:space="preserve">Understanding scion development in grapevine : how do rootstocks contribute to nitrogen uptake and signaling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Negre</w:t>
+                <w:t xml:space="preserve">Elodie Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
+              <w:t xml:space="preserve">2. Symposium on the Nitrogen Nutrition of Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268418v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding scion development in grapevine : how do rootstocks contribute to nitrogen uptake and signaling ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lecourt</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms of grapevine rootstock adaptation to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Peccoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Rossdeutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on the Nitrogen Nutrition of Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808954v1</w:t>
+                <w:t xml:space="preserve">hal-02746084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of grapevine rootstock adaptation to drought</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+                <w:t xml:space="preserve">Rootstock genotype and nitrate supply modify grapevine tissues metabolic content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746084v1</w:t>
+                <w:t xml:space="preserve">hal-02745514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rootstock genotype and nitrate supply modify grapevine tissues metabolic content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">The mineral composition of grafted grapevines depends on rootstock genotype and nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745514v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mineral composition of grafted grapevines depends on rootstock genotype and nitrogen supply</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grape berry development and composition: recent data and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Berdeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745112v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape berry development and composition: recent data and issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the control of shoot growth by the rootstock under drought conditions by an integrated approach of quantitative genetics and ecophysiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Berdeja</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
+              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804718v1</w:t>
+                <w:t xml:space="preserve">hal-02745656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
               </w:r>
@@ -10398,51 +10398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10622,51 +10622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du déterminisme de la tolérance à la contrainte hydrique induite par le porte-greffe chez la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10747,51 +10747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes and consequences of grape berry variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10872,51 +10872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes and consequences of variation in grape berry composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11010,51 +11010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some causes and consequences of variation in grape berry composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11135,90 +11135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and modelling approaches to understand water and carbon fluxes during grape berry growth and quality development: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11237,562 +11237,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rootstock/scion interactions : defining accuratly the role of each partner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apport des approches physiologiques dans la compréhension des déterminants de la qualité du raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 858 - Final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. 117 p</w:t>
+              <w:t xml:space="preserve">3. Rencontres du végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754798v1</w:t>
+                <w:t xml:space="preserve">hal-02812976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling berry growth and sugar accumulation under source-sink modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">C and N storage in fruit trees and vines: functions, location, and regulation of their seasonal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Odile M. O. Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lacointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST 858 Workshop on Grapevine Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">Les réserves végétales et leur importance agronomique et sylvicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Caen, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812662v1</w:t>
+                <w:t xml:space="preserve">hal-00964797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N storage in fruit trees and vines: functions, location, and regulation of their seasonal dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Vivin</w:t>
+                <w:t xml:space="preserve">Modelling berry growth and sugar accumulation under source-sink modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les réserves végétales et leur importance agronomique et sylvicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Caen, France. 2 p</w:t>
+              <w:t xml:space="preserve">COST 858 Workshop on Grapevine Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964797v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des approches physiologiques dans la compréhension des déterminants de la qualité du raisin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Leaf to fruit ratio: photosynthetic capacity and carbohydrate accumulation in grapevines (cv. Chasselas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Zufferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres du végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
+              <w:t xml:space="preserve">16. International GiESCO Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812976v1</w:t>
+                <w:t xml:space="preserve">hal-02814723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf to fruit ratio: photosynthetic capacity and carbohydrate accumulation in grapevines (cv. Chasselas)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rootstock/scion interactions : defining accuratly the role of each partner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International GiESCO Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t>
+              <w:t xml:space="preserve">COST 858 - Final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814723v1</w:t>
+                <w:t xml:space="preserve">hal-02754798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the biology: moving away from observations based science to predictive science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11843,51 +11843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based analysis of sugar accumulation in response to source-sink ratio and water supply in grape berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11938,51 +11938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effects of leaf-to-fruit ratio on dry and fresh mass accumulation in ripening grape berries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12020,51 +12020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance des besoins en chaleur des principaux cépages de vigne est une donnée essentielle pour adapter le matériel végétal dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12072,51 +12072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. rencontres de l’Institut des Sciences de la Vigne et du Vin de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2008, Villenave d'Ornon, France</w:t>
@@ -12171,51 +12171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12266,77 +12266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of elevated CO2 and water stress on whole plant CO2 exchange carbon allocation and osmoregulation in oak seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Aussenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12445,51 +12445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint-Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open-GPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. International Viticulture and Enology Society, IVES Conference Series, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12517,604 +12517,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-assisted analysis of the root traits underlying RSA genotypic diversity in Vitis: a promising approach for rootstock selection?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Larrey</w:t>
+                <w:t xml:space="preserve">Potential of new genetic resources to improve drought adaptation of grapevine rootstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne R. Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander del Sol Iturralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usue Pérez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IVES Conference Series. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Grapevine and Wine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Logrono, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728903v1</w:t>
+                <w:t xml:space="preserve">hal-04729546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of new genetic resources to improve drought adaptation of grapevine rootstocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ander del Sol Iturralde</w:t>
+                <w:t xml:space="preserve">Genotypic differences in early-stage root architectural traits and consequences for water uptake in three grapevine rootstocks differing in drought tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usue Pérez-Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gastou</w:t>
+                <w:t xml:space="preserve">Louis Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IVES Conference Series. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Grapevine and Wine Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Logrono, Spain</w:t>
+              <w:t xml:space="preserve">22nd GIESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729546v1</w:t>
+                <w:t xml:space="preserve">hal-04729526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic differences in early-stage root architectural traits and consequences for water uptake in three grapevine rootstocks differing in drought tolerance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
+                <w:t xml:space="preserve">GrapeInSilico: a modelling framework for building grapevine FSPMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stathis Delivorias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd GIESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729526v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GrapeInSilico: a modelling framework for building grapevine FSPMs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">Model-assisted analysis of the root traits underlying RSA genotypic diversity in Vitis: a promising approach for rootstock selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Larrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Etienne Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Grapevine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Logrono, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730404v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic variability in root architectural traits and putative implications for water uptake in grafted grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina De Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13212,51 +13212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rooting2021 - 9th International Symposium on Root Development / 11th Symposium of the International Society of Root Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nottingham, United Kingdom</w:t>
@@ -13285,51 +13285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting soil microbial profiles in healthy and declined vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13404,1355 +13404,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two grapevine rootstocks used different strategies to control scion growth in response to nitrogen availability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Modeling from functioning of a grape berry to the whole plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Genard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on the Nitrogen Nutrition of Plants (ISNNP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nanjing, China. 2019</w:t>
+              <w:t xml:space="preserve">21st GiESCO International Meeting "A Multidisciplinary Vision towards Sustainable Viticulture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece. , 2019, A Multidisciplinary Vision towards Sustainable Viticulture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420396v1</w:t>
+                <w:t xml:space="preserve">hal-03420427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling from functioning of a grape berry to the whole plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Two grapevine rootstocks used different strategies to control scion growth in response to nitrogen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st GiESCO International Meeting "A Multidisciplinary Vision towards Sustainable Viticulture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece. , 2019, A Multidisciplinary Vision towards Sustainable Viticulture</w:t>
+              <w:t xml:space="preserve">4. International Symposium on the Nitrogen Nutrition of Plants (ISNNP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanjing, China. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420427v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do grapevine rootstocks modify phosphorus concentration in scion ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">How do grapevine rootstocks modify phosphorus concentration in the scion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
+              <w:t xml:space="preserve">SEB’s Annuel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Florence, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733949v1</w:t>
+                <w:t xml:space="preserve">hal-03179906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability depend on rootstock genotype</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes: new opportunity for rootstock selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Saubignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Diego, United States. 2018</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179038v1</w:t>
+                <w:t xml:space="preserve">hal-02733809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do grapevine rootstocks modify phosphorus concentration in the scion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-level modelling framework for simulating grape growth and biochemical compositions under genotype x environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB’s Annuel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Florence, Italy. 2018</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. ISHS-International Society for Horticultural Science, Acta Horticulturae, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179906v1</w:t>
+                <w:t xml:space="preserve">hal-02736966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level modelling framework for simulating grape growth and biochemical compositions under genotype x environment interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes : new opportunities for rootstock selection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Saubignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ghobiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. ISHS-International Society for Horticultural Science, Acta Horticulturae, 2018</w:t>
+              <w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736966v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes: new opportunity for rootstock selection?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucy Saubignac</w:t>
+                <w:t xml:space="preserve">How do grapevine rootstocks modify phosphorus concentration in scion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. , 2018</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733809v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes : new opportunities for rootstock selection ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Root transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability depend on rootstock genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Diego, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354513v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Multiscale Fruit Modeling: integrating biophysical fruit growth with biochemical metabolisms in 10 fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Quenol</w:t>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Barbeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t>
+              <w:t xml:space="preserve">2. Annual Crops in silico Symposium and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oxford, United Kingdom. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776206v1</w:t>
+                <w:t xml:space="preserve">hal-02735987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Fruit Modeling: integrating biophysical fruit growth with biochemical metabolisms in 10 fruits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quenol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Gerard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Kees van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual Crops in silico Symposium and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oxford, United Kingdom. 2017</w:t>
+              <w:t xml:space="preserve">4. International Symposium Ampelos : Mediterranean vineyards and climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Santorin, Greece. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735987v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating xylem and phloem fluxes into whole-plant models for simulating fleshy fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 2016</w:t>
@@ -14781,103 +14781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability are rootstock-genotype dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference Nitrogen 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
@@ -14906,51 +14906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional modelling : an approach to analyse vine genotype adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15031,103 +15031,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen regulation of biomass allocation in a grafted grapevine : a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSO Plant Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Freiburg, Germany. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15146,588 +15146,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two non-destructive tools for field phenotypic analysis of grapevine : Ground Normalized Difference Vegetation Index and soil resistivity measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse et modélisation du déterminisme génotypique de la croissance de la vigne greffée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
+              <w:t xml:space="preserve">Journée des doctorants ED Biologie Santé Université Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Arcachon, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744523v1</w:t>
+                <w:t xml:space="preserve">hal-02804169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation du déterminisme génotypique de la croissance de la vigne greffée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stomatal control by rootstock-sourced signals under water stress: a model-based analysis in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Peccoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foteini Kolaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants ED Biologie Santé Université Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Arcachon, France. 2011</w:t>
+              <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804169v1</w:t>
+                <w:t xml:space="preserve">hal-02802370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomatal control by rootstock-sourced signals under water stress: a model-based analysis in grapevine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vitsec: an information system dedicated to grapevine adaptation to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802370v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitsec: an information system dedicated to grapevine adaptation to water deficit</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Screening root morphological plasticity to water limitation among different vine rootstocks genotypes using 2D digital images from rhizotrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pacreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803138v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening root morphological plasticity to water limitation among different vine rootstocks genotypes using 2D digital images from rhizotrons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two non-destructive tools for field phenotypic analysis of grapevine : Ground Normalized Difference Vegetation Index and soil resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805413v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approaches to provide novel insights into the complex regulation of grape berry growth and quality</w:t>
               </w:r>
@@ -15765,51 +15765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 858 - Final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. 117 p., 2009, COST 858 Viticulture, Final Meeting "What's up in viticulture ?"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15866,103 +15866,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstocks as a component of adaptation to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Peccoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hernâni Gerós; Maria Manuela Chaves; Hipólito Medrano Gil; Serge Delrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine in a changing environment: a molecular and ecophysiological perspective</w:t>
@@ -16004,77 +16004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three operational tools for the assessment of vine water status: stem water potential , carbon isotope discrimination measured on grape sugar and water balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodologies and Results in Grapevine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2010, 978-90-481-9282-3 (Print) 978-90-481-9283-0 (Online). </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16140,51 +16140,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'augmentation atmosphérique en CO2 et de contraintes hydriques sur l'allocation de carbone et d'azote et sur l'ajustement osmotique chez Quercus robur L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1995NAN10076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16388,51 +16388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16623,51 +16623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABCC085F"/>
+    <w:nsid w:val="11E1CBB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16854,51 +16854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vivin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1629-8107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176143106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dewasme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Inchboard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8486" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8226" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fichtl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hofmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kahlen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai P Voss-Fels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1162506" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4626" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Derycke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Peccoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx141" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Loveys" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx153" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery206" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schnee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01808" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514723v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12136" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF58LT5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Zufferey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muriser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belcher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorenzini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2015.54.183-188" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648550v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murisier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belcher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lorenzini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zufferey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murisier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2011.10116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00071.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00090.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9BFF1R0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hua Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hua Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/te5h-c246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2005.11.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBRXKV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelan-Estrada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Yoder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Defalco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Seemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vivin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aussenac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694250v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwanz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611622" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cookson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2017.1188.28" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gambetta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742988v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1136.29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745656v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804374v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268418v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808954v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Rossdeutsch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815432v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814370v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754798v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812662v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964797v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812976v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814723v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811638v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756966v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841933v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/RhWbtf92" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728903v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729546v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usue P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729526v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728872v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420436v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wastin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Eduardo Martins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballestra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420396v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736966v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744523v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804169v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802370v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Kolaki" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schultz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805413v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752739v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951463v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118735985.ch4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819823v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747965v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10076" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730479v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tandonnet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prodhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1390.12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vivin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1629-8107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176143106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dewasme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Inchboard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8226" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fichtl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kahlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai P Voss-Fels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1162506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4626" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Derycke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery206" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schnee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01808" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Peccoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Loveys" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx141" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Zufferey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muriser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorenzini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2015.54.183-188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12136" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF58LT5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zufferey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belcher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lorenzini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2011.10116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00071.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00090.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9BFF1R0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hua Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hua Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/te5h-c246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2005.11.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBRXKV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelan-Estrada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Yoder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Defalco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Seemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vivin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aussenac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwanz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611622" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cookson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2017.1188.28" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gambetta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742988v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1136.29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808954v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Rossdeutsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745656v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815432v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814370v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812662v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811638v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756966v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841933v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/RhWbtf92" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729546v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usue P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728872v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420436v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wastin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Eduardo Martins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballestra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420396v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179906v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804169v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802370v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Kolaki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schultz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805413v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744523v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752739v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951463v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118735985.ch4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819823v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747965v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10076" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730479v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tandonnet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prodhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1390.12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>