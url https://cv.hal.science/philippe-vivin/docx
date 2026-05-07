--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -208,429 +208,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the genetic diversity of root traits and drought responses in wild Vitis species</w:t>
+                <w:t xml:space="preserve">Comment améliorer la réussite des complantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.R. Patin</w:t>
+                <w:t xml:space="preserve">Coralie Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Pérez-López</w:t>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. del Sol Iturralde</w:t>
+                <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Lauren Inchboard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+                <w:t xml:space="preserve">Guillaume Darrieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100964. </w:t>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315113v1</w:t>
+                <w:t xml:space="preserve">hal-05345047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la réussite des complantations</w:t>
+                <w:t xml:space="preserve">From soil to canopy: the diversity of adaptation strategies to drought in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Dewasme</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Inchboard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Darrieutort</w:t>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2025.8486⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.8510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345047v1</w:t>
+                <w:t xml:space="preserve">hal-05315115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From soil to canopy: the diversity of adaptation strategies to drought in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking the genetic diversity of root traits and drought responses in wild Vitis species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.R. Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">U. Pérez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">A. del Sol Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Saint Cast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59 (3), </w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.8510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.100964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315115v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring how graft length shapes root system architecture and morphology in grapevine rootstocks</w:t>
               </w:r>
@@ -642,77 +642,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (1), pp.8226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Kahlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai P Voss-Fels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
@@ -880,77 +880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,64 +1014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le porte-greffe: un allié pour l'agroécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,77 +1299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darrieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (3), pp.67-84. </w:t>
@@ -1541,90 +1541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels rôles pour le microbiote du sol dans la lutte contre le dépérissement du vignoble et l'aide à la complantation de jeunes vignes greffées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Poni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70 (9), pp.2505 - 2521. </w:t>
@@ -1800,51 +1800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ORIGINE. Mieux connaître les déterminants de la qualité et de la reprise des plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1925,51 +1925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité des plants et leur taux de reprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2184,51 +2184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,51 +2344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,51 +2478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2621,51 +2621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 38 (7), pp.1026-1040. </w:t>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Henke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining ecophysiological models and genetic analysis: a promising way to dissect complex adaptive traits in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2), pp.181. </w:t>
@@ -3023,51 +3023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (15), pp.4339 - 4355. </w:t>
@@ -3105,90 +3105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et évaluation variétale : réponse au déficit hydrique de la vigne. Dispositifs d’expérimentation variétale, au vignoble et en serre, pour mieux phénotyper une large gamme de cépages et porte-greffes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf en matière de porte-greffes à Bordeaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 54 (4), pp.183-188. </w:t>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte-greffes : un comportement mieux expliqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Stef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3597,64 +3597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Zufferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Murisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Belcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,51 +4122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological, genetic, and molecular causes of variation in grape berry weight and composition : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4412,51 +4412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (2), pp.290-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in chemical composition and construction costs of grapevine tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castelan-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,51 +5210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allometric relationships to estimate seasonal above-ground vegetative and reproductive biomass of Vitis vinifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castelan-Estrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5305,51 +5305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root growth and function of three Mojave Desert grasses in response to elevated atmospheric CO2 concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.K. Yoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Defalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,51 +5616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in carbon uptake and allocation patterns in Quercus robur seedlings in response to elevated CO2 and water stress: an evaluation with 13C labelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition and within-plant allocation of 13C and 15N in CO2-enriched Quercus robur plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5927,51 +5927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schwanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of elevated CO2 and water stress on whole plant CO2 exchange carbon allocation and osmoregulation in oak seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,51 +6134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-plant CO2 exchange, carbon partitioning and growth in Quercus robur seedlings exposed to elevated CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,211 +6242,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in drought resistance among 3 deciduous oak species grown in large boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Aussenac</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Levy</w:t>
+                <w:t xml:space="preserve">G Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 50, pp.221-233</w:t>
+              <w:t xml:space="preserve">, 1993, 50 (3), pp.221-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711028v1</w:t>
+                <w:t xml:space="preserve">hal-00882842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in drought resistance among 3 deciduous oak species grown in large boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Aussenac</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Levy</w:t>
+                <w:t xml:space="preserve">G. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 50 (3), pp.221-233</w:t>
+              <w:t xml:space="preserve">, 1993, 50, pp.221-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00882842v1</w:t>
+                <w:t xml:space="preserve">hal-02711028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6464,51 +6464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective analysis of our knowledge regarding the genetics of relevant traits for rootstock breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,64 +6839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstocks and scions: how these two players interact in response to environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6990,51 +6990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7115,64 +7115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7219,51 +7219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,64 +7504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7638,51 +7638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,51 +7737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine roots: the dark side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7990,527 +7990,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the effects of climate change on berry composition using whole plant model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the growth and quality of grape berry in changing environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2016, Avignon, France. 292 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741260v1</w:t>
+                <w:t xml:space="preserve">hal-02742988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Simulating the effects of climate change on berry composition using whole plant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebon</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742038v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of environmental stresses on berry composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rami Albasha</w:t>
+                <w:t xml:space="preserve">Process-based models for analysing grapevine genotype adaptation to climate change: issues and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742026v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the growth and quality of grape berry in changing environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the influence of environmental stresses on berry composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Gomes</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Poni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Sep 2016, Avignon, France. 292 p</w:t>
+              <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742988v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating xylem and phloem fluxes into whole-plant models for simulating fleshy fruits</w:t>
               </w:r>
@@ -8522,77 +8522,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crop Modelling Symposium “Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany</w:t>
@@ -8647,51 +8647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8798,51 +8798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Symposium on Grapevine Roots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rauscedo, Italy. </w:t>
@@ -8906,77 +8906,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Annual Conference of the COST ACTION QUALITYFRUIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
@@ -9005,64 +9005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape growing : a symbolic marker of climate trends and a model to study adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9130,51 +9130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the French wine industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9255,51 +9255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change : which are the main challenges for the French wine industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9505,64 +9505,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Vit-Sec” project: investigating the molecular bases of grapewine adaptation to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9932,51 +9932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10040,64 +10040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10299,51 +10299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
@@ -10398,51 +10398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10622,51 +10622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du déterminisme de la tolérance à la contrainte hydrique induite par le porte-greffe chez la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10747,51 +10747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes and consequences of grape berry variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10872,51 +10872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes and consequences of variation in grape berry composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11010,51 +11010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some causes and consequences of variation in grape berry composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11161,51 +11161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11256,64 +11256,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des approches physiologiques dans la compréhension des déterminants de la qualité du raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11446,51 +11446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling berry growth and sugar accumulation under source-sink modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 858 Workshop on Grapevine Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11528,51 +11528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf to fruit ratio: photosynthetic capacity and carbohydrate accumulation in grapevines (cv. Chasselas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Zufferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International GiESCO Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11597,51 +11597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstock/scion interactions : defining accuratly the role of each partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11735,64 +11735,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the biology: moving away from observations based science to predictive science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12072,51 +12072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. rencontres de l’Institut des Sciences de la Vigne et du Vin de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2008, Villenave d'Ornon, France</w:t>
@@ -12171,51 +12171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12266,51 +12266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of elevated CO2 and water stress on whole plant CO2 exchange carbon allocation and osmoregulation in oak seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12445,51 +12445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint-Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open-GPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. International Viticulture and Enology Society, IVES Conference Series, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12691,51 +12691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12794,77 +12794,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GrapeInSilico: a modelling framework for building grapevine FSPMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stathis Delivorias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12958,51 +12958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Grapevine and Wine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Logrono, Spain</w:t>
@@ -13070,51 +13070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina De Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13212,51 +13212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rooting2021 - 9th International Symposium on Root Development / 11th Symposium of the International Society of Root Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nottingham, United Kingdom</w:t>
@@ -13279,773 +13279,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting soil microbial profiles in healthy and declined vineyards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballestra</w:t>
+                <w:t xml:space="preserve">Two grapevine rootstocks used different strategies to control scion growth in response to nitrogen availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Dewasme</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MiCrope 2019 International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vienne, Austria. 2019</w:t>
+              <w:t xml:space="preserve">4. International Symposium on the Nitrogen Nutrition of Plants (ISNNP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanjing, China. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420436v1</w:t>
+                <w:t xml:space="preserve">hal-03420396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling from functioning of a grape berry to the whole plant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Contrasting soil microbial profiles in healthy and declined vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Eduardo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st GiESCO International Meeting "A Multidisciplinary Vision towards Sustainable Viticulture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece. , 2019, A Multidisciplinary Vision towards Sustainable Viticulture</w:t>
+              <w:t xml:space="preserve">MiCrope 2019 International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vienne, Austria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420427v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two grapevine rootstocks used different strategies to control scion growth in response to nitrogen availability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Modeling from functioning of a grape berry to the whole plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Genard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on the Nitrogen Nutrition of Plants (ISNNP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nanjing, China. 2019</w:t>
+              <w:t xml:space="preserve">21st GiESCO International Meeting "A Multidisciplinary Vision towards Sustainable Viticulture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece. , 2019, A Multidisciplinary Vision towards Sustainable Viticulture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420396v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do grapevine rootstocks modify phosphorus concentration in the scion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes: new opportunity for rootstock selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Saubignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB’s Annuel Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Florence, Italy. 2018</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179906v1</w:t>
+                <w:t xml:space="preserve">hal-02733809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes: new opportunity for rootstock selection?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+                <w:t xml:space="preserve">A multi-level modelling framework for simulating grape growth and biochemical compositions under genotype x environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tiffon-Terrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. , 2018</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. ISHS-International Society for Horticultural Science, Acta Horticulturae, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733809v1</w:t>
+                <w:t xml:space="preserve">hal-02736966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level modelling framework for simulating grape growth and biochemical compositions under genotype x environment interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do grapevine rootstocks modify phosphorus concentration in the scion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. ISHS-International Society for Horticultural Science, Acta Horticulturae, 2018</w:t>
+              <w:t xml:space="preserve">SEB’s Annuel Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Florence, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736966v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes : new opportunities for rootstock selection ?</w:t>
               </w:r>
@@ -14083,51 +14083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ghobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
@@ -14195,51 +14195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14333,51 +14333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Diego, United States. 2018</w:t>
@@ -14419,51 +14419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Fruit Modeling: integrating biophysical fruit growth with biochemical metabolisms in 10 fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14531,51 +14531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change : strategic issues to face for the french wine industry ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Quenol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14682,77 +14682,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junqi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. 2016</w:t>
@@ -14833,51 +14833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference Nitrogen 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
@@ -14906,51 +14906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional modelling : an approach to analyse vine genotype adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15070,51 +15070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15165,51 +15165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation du déterminisme génotypique de la croissance de la vigne greffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants ED Biologie Santé Université Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Arcachon, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15247,51 +15247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stomatal control by rootstock-sourced signals under water stress: a model-based analysis in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Peccoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foteini Kolaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15411,51 +15411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
@@ -15523,64 +15523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pacreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15618,64 +15618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two non-destructive tools for field phenotypic analysis of grapevine : Ground Normalized Difference Vegetation Index and soil resistivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15765,51 +15765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST 858 - Final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. 117 p., 2009, COST 858 Viticulture, Final Meeting "What's up in viticulture ?"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15866,51 +15866,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstocks as a component of adaptation to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Peccoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15918,51 +15918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hernâni Gerós; Maria Manuela Chaves; Hipólito Medrano Gil; Serge Delrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine in a changing environment: a molecular and ecophysiological perspective</w:t>
@@ -16030,51 +16030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodologies and Results in Grapevine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2010, 978-90-481-9282-3 (Print) 978-90-481-9283-0 (Online). </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16140,51 +16140,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'augmentation atmosphérique en CO2 et de contraintes hydriques sur l'allocation de carbone et d'azote et sur l'ajustement osmotique chez Quercus robur L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1995NAN10076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16388,51 +16388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16623,51 +16623,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11E1CBB3"/>
+    <w:nsid w:val="EE42845F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16854,51 +16854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vivin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1629-8107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176143106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345047v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dewasme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Inchboard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8486" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8226" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fichtl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kahlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai P Voss-Fels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1162506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4626" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Derycke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery206" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schnee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01808" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Peccoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Loveys" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx141" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Zufferey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muriser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorenzini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2015.54.183-188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12136" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF58LT5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zufferey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belcher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lorenzini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2011.10116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00071.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00090.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9BFF1R0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hua Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hua Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/te5h-c246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2005.11.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBRXKV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelan-Estrada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Yoder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Defalco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Seemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vivin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aussenac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwanz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611622" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cookson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2017.1188.28" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741260v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gambetta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742988v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1136.29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808954v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Rossdeutsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745656v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815432v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814370v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812662v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811638v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756966v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841933v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/RhWbtf92" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729546v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usue P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728872v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420436v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wastin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Eduardo Martins" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballestra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420427v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420396v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179906v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804169v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802370v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Kolaki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schultz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805413v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744523v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752739v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951463v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118735985.ch4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819823v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747965v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10076" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730479v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tandonnet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prodhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1390.12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-vivin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1629-8107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176143106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345047v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dewasme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Inchboard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2025.8486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Patin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. del Sol Iturralde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.100964" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034722v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8226" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fichtl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Kahlen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai P Voss-Fels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1162506" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351709v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4626" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Derycke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620956v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Poni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery367" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538024v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery206" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schnee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01808" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Peccoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Loveys" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpx153" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Henke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx141" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1588" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Zufferey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Muriser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lorenzini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2015.54.183-188" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940117v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Stef" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514723v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12136" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF58LT5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zufferey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Murisier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Murisier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belcher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lorenzini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2011.10116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664376v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00071.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00090.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9BFF1R0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hua Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hua Li" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08284" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/te5h-c246" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2005.11.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBRXKV6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658973v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castelan-Estrada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678172v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Yoder" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Defalco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Seemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nowak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883173v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vivin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Guehl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687964v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aussenac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwanz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685007v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700606v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882842v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711028v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730046v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.70" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611622" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169681v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cookson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2017.1188.28" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178966v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742988v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741260v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gambetta" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742038v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742026v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739430v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1136.29" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741815v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795430v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808954v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Rossdeutsch" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745112v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745656v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815432v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818089v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812707v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814370v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile M. O. Jordan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812662v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814723v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754798v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811638v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752964v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756966v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841933v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841971v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706666v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/RhWbtf92" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729546v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usue P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729526v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728903v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728872v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730168v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420396v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420436v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wastin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Eduardo Martins" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballestra" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420427v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Genard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736966v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tiffon-Terrade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179906v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735987v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776206v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quenol" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Barbeau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521141v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803925v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802782v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804169v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802370v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Kolaki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schultz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805413v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacreau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744523v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752739v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951463v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118735985.ch4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819823v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9283-0_7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747965v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10076" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730479v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ollat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Tandonnet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prodhomme" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2024.1390.12" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>