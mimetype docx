--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -66,14116 +66,14116 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (103)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physics-defined HMM model for reusable LPRE bearing remaining useful life estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, Safeprocess 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ferrara, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic modelling for non-stationary bearing vibration signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Mediterranean Conference on Control and Automation, MED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED59994.2023.10185723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remaining useful life estimation based on wavelet decomposition: Application to bearings in reusable liquid propellant rocket engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Galeotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th European Workshop on Advanced Control and Diagnosis, ACD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnostic of an aircraft by different dynamics of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Al Mamun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Control, Automation and Diagnosis, ICCAD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health state diagnosis and prognostics based on hidden Markov model on ArcelorMittal’s galvanizing line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IFAC Workshop on Mining, Mineral and Metal Processing, MMM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bootstrap confidence interval on IOHMM parameters for system health diagnostic under multiple operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online remaining useful life management considering operating conditions to match the given maintenance date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilité de défaillance à la demande moyenne et tests longs par réseaux bayésiens dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PFD moyenne et tests longs par réseaux bayésiens dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, $\lambda\mu 22$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input-output hidden Markov model to manage the remaining useful life of system under missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the remaining useful life of a flow distribution system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th European Safety and Reliability Conference and 15th Probabilitic Safety Assessment and Management Conference, ESREL 2020 PSAM 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input-output hidden Markov model for system health diagnostic considering missing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation, MED 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, St Raphaël, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèle IOHMM pour le diagnostic et le pronostic de systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques, $\lambda\mu22$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (virtual), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximate Q-learning approach for Health Aware Control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Shekhar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautam Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems, SysTol'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reinforcement learning approach to health aware control strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Shekhar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Mediterranean Conference on Control and Automation, MED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Akko, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2019.8798548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating IOHMM parameters to compute remaining useful life of system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input-output hidden Markov model for diagnosis of complex system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème Conférence internationale de CIGI QUALITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Peysson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, λμ21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation de défaillances par réseaux bayésiens augmentés de REX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Peysson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e Congrès de maîtrise des risques et de sûreté de fonctionnement, \lambda\mu21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability computation within an MPC health-aware framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlo Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sarrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault diagnosis and prognosis by using input-output hidden Markov models applied to a diesel generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Klingelschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Peysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Mediterranean Conference on Control and Automation, MED 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valletta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2017.7984302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Networks application to the dependability and the control of dynamic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Bayesialab Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling epistemic and aleatory uncertainty in Bayesian Network for dependability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Bayesialab Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nayesia, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability importance measures for a health-aware control of drinking water networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sarrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markers and patterns of organizational resilience for risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello de Galizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems, HMS'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling non-deterministic causal mechanisms involving resilience in risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello de Galizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation probabiliste d’une barrière humaine prise dans son contexte organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello de Galizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Serdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès de maîtrise des risques et de sûreté de fonctionnement, $\lambda\mu 20$</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian networks application to the dependability of multi-state systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Diagnostics of Processes and Systems, DPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ustka, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MPC design based on a DBN reliability model: application to drinking water networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlo Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sarrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes, SAFEPROCESS'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.688-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MPC framework for system reliability optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlo Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Sarrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Diagnostics of processes and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ustka, Poland. pp.161-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23180-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode de modélisation par Réseaux Bayésien de la fiabilité d'un système multi-états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced investigation of HRA methods for probabilistic assessment of human barriers efficiency in complex systems for a given organisational and environmental context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello de Galizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Serdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis, PSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idaho National Laboratory/Idaho American Nuclear Society, Apr 2015, Sun Valley, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation avancée des méthodes d'étude probabiliste de l'efficacité des actions humaines dans les systèmes socio-techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello de Galizia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization-based reliable control allocation/reallocation design for over-actuated systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Chamseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Unmanned Aircratf Systems, ICUAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Denver, CO, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la modélisation et au traitement de l’incertain dans les analyses de risques multidisciplinaires de systèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Maitrise des Risques, Oct 2014, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability importance measures for fault tolerant control allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bicking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Control and Fault-Tolerant Systems, SysTol'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nice, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control allocation using reliability measures for over-actuated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bicking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Diagnostics of Processes and Systems, DPS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Łagów Lubuski, Poland. pp.487-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidential network-based extension of Leaky Noisy-OR structure for supporting risks analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Symposium SAFEPROCESS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico. pp.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability analysis of fault tolerant wind energy conversion system with doubly fed induction generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Intelligent Robotics and Applications, ICIRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.CDROM, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33509-9_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session Didactique: Quelques applications en fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bicking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maîtrise des Risques et à la Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-tolerant control design for over-actuated system conditioned by reliability: a drinking water network application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux Réseaux Bayésiens et modélisation de la fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux Bayésiens: Méthodes et Applications à la Maitrise des Risques et à la sûreté de fonctionnement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-tolerant compensation control incorporating actuator criticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expert judgments collecting and modeling: application to the Integrated Risks Analysis methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Workshop on Dependable Control of Discrete Systems, DCDS'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saarbrücken, Germany. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585498v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel active fault tolerant control design with respect to actuators reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference, CDC-ECC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-tolerant control design with respect to actuator health degradation: An LMI approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control, MSC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Denver, Colorado, United States. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfiguration of control Inputs for overactuated systems based on actuators health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocation de commande pour un système de redondance k/n, basée sur un modèle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation, à base de Réseaux Bayésiens, d'un système de maintenance industriel et de son environnement pour l'évaluation de ses stratégies de maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of fault tolerant system against actuators aging applied to flotation circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th IFAC World Congress, IFAC WC'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of fault-tolerant control and fault diagnosis methods based on reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Science and Technology Conference Diagnostics of Processes and Systems, DPS'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Zamość, Poland. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control allocation of k-out-of-n systems based on Bayesian Network Reliability model: Application to a drinking water network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfigurable control design for over-actuated systems based on reliability indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and propagation of uncertainties in complex socio-technical system risk analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st international Workshop on the Theory of Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462252v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control design for over-actuated systems based on reliability indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UKACC International Conference on Control, CONTROL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Coventry, United Kingdom. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse d'une loi de commande reconfigurable assurant la fiabilité des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of probabilistic relational model (PRM) for dependability analysis of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications, LSS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfiguration of over-actuated consecutive-k-out-of-n: F systems based on Bayesian Network Reliability model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Workshop on Advanced Control and Diagnosis, ACD'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Ferrara, Italy. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel outil d'évaluation de la fiabilité : les réseaux de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bicking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT, CNRIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Angers, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfigurability analysis for reliable fault-tolerant control design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Reconfigurability for Actuator Faults under Reliability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Automation in Mining, Mineral and Metal Industry, IFAC-MMM-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Viña del Mar, Chile. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilistic relational model (PRM)_based technical knowledge formalization for dependability of an industrial system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Workshop on Advanced Control and Diagnosis, ACD'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Zielona Gora, Poland. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On reconfigurability for actuator faults under reliability constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Automation in Mining, Mineral and Metal Industry, IFAC-MMM-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Viña del Mar, Chile. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal reconfigurable control allocation design based on reliability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Chamseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, Safeprocess 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelonne, Spain. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian networks applications on dependability, risk analysis and maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Dependable Control of Discrete System, DCDS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bari, Italy. pp.245-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decision with Bayesian network in the concurrent faults event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes (SafeProcess'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00517098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiabilité et performance imprécises des systèmes par les réseaux de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d'analyse de risques pour les systèmes socio-techniques complexes et application à un cas industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Bayesian networks for decision in the simultaneous faults case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Coventry, United Kingdom. pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00517096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiabilité imprécise par les réseaux de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse de non-conformité par plans d'expérience et réseaux Bayésiens : application au surmoulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest,, Roumanie. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of Hardware Fault Tolerant Control Architecture for Wind Energy Conversion System with DFIG based on Reliability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Saadate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cambridge, United Kingdom. pp.CD Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of human and organizational impacts for system risk analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Probabilistic Safety Assessment and Management Conference, PSAM9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hong Kong, China. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of actuator reconfigurable control allocation versus reliability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Chamseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd IAR Workshop on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Coventry, United Kingdom. pp.327-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la fiabilité imprécise des systèmes par les réseaux de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journées Francophone sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A safety barriers-based approach for the risk analysis of socio-technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.6938-6943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.2413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic evidential networks in system reliability analysis: A Dempster Shafer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.603-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-tolerant power electronic converters: reliability analysis of active power filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Saadate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability analysis of Fault Tolerant Wind Energy Conversion System with Doubly Fed Induction Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Saadate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis (ACD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choice of a risk analysis method for complex socio-technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safety and Reliability Conference, ESREL'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability analysis in a fault tolerant control strategy dedicated to active power filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Saadate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Networks Implementation of the Dempster Shafer Theory to Model Reliability Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Bayesian Networks in Dependability (BND2006) in the First International Conference on Availiability, Reliability and Security, ARES 2006, Vienna, Austria, April 20-22, 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienna, Austria. pp.788-793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian Network Modelling the risk analysis of complex socio technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Bayesian Networks in system reliability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljabbar Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of technical processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beijing, China. pp.481-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault tolerant control system design: A reconfiguration strategy based on reliability analysis under dynamic behavior constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Guenab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Beijing, China. pp.1387-1392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092037v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing effectiveness of model-based fault diagnosis: A Dynamic Bayesian Network design for decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of technical processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beijing, China. pp.109-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Bayesian Networks modelling the dependability of systems with degradations and exogenous constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Apr 2004, pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Process model-based Dynamic Bayesian Networks for Prognostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljabbar Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference on Intelligent Systems Design and Applications, ISDA 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Budapest, Hungary. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reliability modelling with dynamic bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2003, pp.57-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modéle de type reseau bayesien pour l'estimation de la fiabilité des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2003, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation par réseaux bayésiens du processus de fiabilisation de produits - Application à l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Peroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2003, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An application of Bayesian Networks to the Performance Analysis of a Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2002, pp.266-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Bayesian Networks model to estimate process availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sep 2002, pp.184-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">System approach-based Bayesian Network to aid maintenance of manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2001, Berlin, Germany. pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">System architecture design based on a Bayesian Networks method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2001, pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide au choix de Stratégie de Maintenance par Simulation de Réseaux Bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Feb 2001, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On-line forgetting factor adaptation for parameter estimation based diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCPL 2000 - Second Conference on Management and Control of Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Grenoble, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decision procedures for fault detection and isolation derived from knowledge and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 1999 - 5th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A parameter estimation method for the diagnosis of sensor or actuator abrupt faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECC 1999 - 5th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple fault detection and isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrique Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 1999 - 14th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Beijing, China. pp.223-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault detection and isolation using Multiple model parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESA'98, Multiconference, Computational Engineering in Systems Applications, Vol.3, Apr. 1-4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Nabeul-Hammamet, Tunisia. pp.467-472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault detection using parameter estimation applied to a winding machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IAR Annual Conference, Nov. 20-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Duisburg, Germany. (6 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hierarchical Fault Diagnosis Method Using a Decision Support System Applied to a Chemical Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Ghetie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Noura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Vancouver, Canada. pp.2205-2210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning approach for LPRE bearings remaining useful life estimation based on hidden Markov models and fatigue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (6), pp.367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/machines12060367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RUL management by production reference loopback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 238 (4), pp.873-888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1748006X221128363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic considering missing data: An input output hidden Markov model based solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamrul Islam Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslak Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Baun Kjærgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 237 (5), pp.980-993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1748006X221119853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model‐free optimal tracking over finite horizon using adaptive dynamic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayank Shekhar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (6), pp.3114-3138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oca.3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maintenance : un levier du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Heguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.AG502 v1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-ag502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System reliability aware Model Predictive Control framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Sarrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 167, pp.663-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special section on ``Applications of probabilistic graphical models in dependability, diagnosis and prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Portinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 167, pp.613-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2017.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial system knowledge formalization to aid decision making in maintenance strategies assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37, pp.343-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal reliability design for over-actuated systems based on the MIT rule: Application to an octocopter helicopter testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Chamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Sadeghzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 132, pp.196-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2014.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRM-based patterns for knowledge formalisation of industrial systems to support maintenance strategies assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 116, pp.38-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2013.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on Bayesian networks applications for dependability, risk analysis and maintenance areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconfigurable control design with integration of a reference governor and reliability indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumedyen Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2010.06.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/v10006-012-0010-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546144v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable control design with integration of a reference governor and reliability indicators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using probabilistic relational models for knowledge representation of production systems: A new approach to assessing maintenance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10006-012-0010-0⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (1), pp.419-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679885v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using probabilistic relational models for knowledge representation of production systems: A new approach to assessing maintenance strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Overview on Bayesian networks applications for dependability, risk analysis and maintenance areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.059⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.671-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00705485v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian network-based integrated risk analysis approach for industrial systems: application to heat sink system and prospects development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 226 (5), pp.488-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1748006X12451091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using object-oriented bayesian networks to model an industrial system: a new approach to assessing maintenance strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a fault tolerant control system incorporating reliability analysis and dynamic behaviour constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Guenab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (1), pp.219-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207720903513319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00535933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurability analysis for reliable fault-tolerant control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3), pp.431-439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/v10006-011-0032-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological developments for probabilistic risk analyses of socio-technical systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Imprecise reliability by evidential networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 223 (4), pp.313-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/1748006XJRR230⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 223 (2), pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/1748006XJRR190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417220v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential networks for reliability analysis and performance evaluation of systems with imprecise knowledge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Methodological developments for probabilistic risk analyses of socio-technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TR.2008.2011868⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 223 (4), pp.313-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/1748006XJRR230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340040v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprecise reliability by evidential networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evidential networks for reliability analysis and performance evaluation of systems with imprecise knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/1748006XJRR190⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TR.2008.2011868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340044v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant control of a three-phase three-wire shunt active filter system based on reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Saadate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (2), pp.325-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2008.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian networks inference algorithm to implement Dempster Shafer theory in reliability analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Methodology for a probabilistic risk analysis of socio-technical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (3), pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139492v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for a probabilistic risk analysis of socio-technical systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bayesian networks inference algorithm to implement Dempster Shafer theory in reliability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (7), pp.950-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2007.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309059v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Identification of Recurrent Fuzzy Systems with Fuzzy Finite-State Automata Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson F. F. Ebecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (1), pp.213-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TFUZZ.2007.902015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component Reliability in Fault Diagnosis Decision-Making based on Dynamic Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 222 (2), pp.161-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/1748006XJRR96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Networks and Evidence Theory to Model Complex Systems Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex system reliability modelling with Dynamic Object Oriented Bayesian Networks (DOOBN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jouffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 91(2), pp.149-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2005.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de processus industriels par Réseaux Bayésiens Orientés Objet (RBOO) - Application à l'analyse des performances d'un processus industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18, pp.299-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPHER (EXperimental PHysics ERror analysis): a Declaration Language and a Program Generator for the Treatment of Experimental Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (5), pp.605-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp3:1995149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249334v1</w:t>
-              </w:r>
-[...10780 lines deleted...]
-                <w:t xml:space="preserve">hal-00085831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14193,64 +14193,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Uncertainty and Important Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14281,64 +14281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of Bayesian Network Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -14575,51 +14575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbet Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] S15309-R02C, CRAN; PREDICT; SECTOR. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14677,77 +14677,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Risques Multidisciplinaire : Vers une intégration formalisée des incertitudes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14789,143 +14789,143 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPC Framework for System Reliability Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carlo Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Sarrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editor E Kowalczuk, Zdzisław. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 386, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-177, 2015, Advanced and Intelligent Computations in Diagnosis and Control, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23180-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254658v1</w:t>
@@ -14975,64 +14975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Marle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paradowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIVI Maîtrise des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFNOR, IMDR, pp.1-21, 2014, Articles d'auteur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15057,90 +15057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control allocation using reliability measures for over-actuated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bicking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jozef Korbicz, Marek Kowal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Systems in Technical and Medical Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.487-497, 2014, Advances in Intelligent Systems and Computing, vol. 230, 978-3-642-39880-3. </w:t>
@@ -15178,64 +15178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens : méthodologies de modélisation en sûreté de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFNOR, IMDR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIVI Maîtrise des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-29, 2013, Articles d'auteur</w:t>
@@ -15264,64 +15264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens : un nouveau formalisme de modélisation pour la sûreté de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AFNOR, IMDR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIVI Maîtrise des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFNOR, BIVI Maîtrise des risques, pp.1-16, 2013, Articles d'auteur</w:t>
@@ -15344,285 +15344,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise et analyse des risques des systèmes intégrant les domaines techniques, humains,organisationnels et environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Risk analysis and management in systems integrating technical, human, organizational and environmental aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HERMES science, pp.309-330, 2012, IC2 Traité Systèmes Automatisés, 978-2-7462-3840-4</w:t>
+              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, pp.368, 2012, 978-1-84821-413-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705914v1</w:t>
+                <w:t xml:space="preserve">hal-00746236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk analysis and management in systems integrating technical, human, organizational and environmental aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Maîtrise et analyse des risques des systèmes intégrant les domaines techniques, humains,organisationnels et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t>
+              <w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde, Jean Arlat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, pp.368, 2012, 978-1-84821-413-2</w:t>
+              <w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HERMES science, pp.309-330, 2012, IC2 Traité Systèmes Automatisés, 978-2-7462-3840-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746236v1</w:t>
+                <w:t xml:space="preserve">hal-00705914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15640,51 +15640,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation graphique probabiliste pour la maîtrise des risques, la fiabilité et la synthèse de lois de commande des systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. Université de Lorraine, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15747,90 +15747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise et Analyse des Risques des systèmes intégrAnt les domaines Techniques, Humains, Organisationnels et enviroNnementaux: Application au domaine de la production électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Fallet-Fidry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15848,90 +15848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian networks model of reliability applications to Reconfiguration and Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15949,103 +15949,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de représentation des différents points de vue d'un système industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16063,77 +16063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation et intégration des connaissances d'un système industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16145,373 +16145,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sous-ensembles flous aux fonctions de croyance : quelques applications pour les systèmes instrumentés de sécurité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329451v1</w:t>
+                <w:t xml:space="preserve">hal-00402140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MARKOV DECISION PROCESS : Utilisation des processus de décision markoviens pour l'organisation de la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402140v1</w:t>
+                <w:t xml:space="preserve">hal-00347232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARKOV DECISION PROCESS : Utilisation des processus de décision markoviens pour l'organisation de la maintenance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des sous-ensembles flous aux fonctions de croyance : quelques applications pour les systèmes instrumentés de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00347232v1</w:t>
+                <w:t xml:space="preserve">hal-00329451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des références en RB / MdR-SdF : 7000 références sur les 10 dernières années</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16529,64 +16529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux Bayésiens et Incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16604,90 +16604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens et retour d'expérience en sûreté de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16705,77 +16705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique - Formalisation du processus fiabilisation des matériels par analyse de données de retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16793,51 +16793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and isolation using multiple model parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.467-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16855,51 +16855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection using Parameter Estimation applied to a Winding Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16949,51 +16949,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi paramétrique pour la surveillance d'installations complexes - rapport de 1ère année.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17180,51 +17180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12060367" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam Shahin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221128363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslak Johansen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Baun Kj&#230;rgaard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221119853" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683031v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heintz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Heguenauer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salazar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nejjari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarrate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682451v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Portinale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K6ZL0KB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chamseddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Sadeghzadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.07.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0GRMT1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J72MQJV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.06.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0010-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.059" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5WLQJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12451091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Guenab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720903513319" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0032-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR230" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2008.2011868" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR190" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139492v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.03.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson F. F. Ebecken" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.902015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340373v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR96" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.03.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995149" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9051DA1FE99AD08E7046B4D1801A2E6709A0044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678088v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.211" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185723" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Galeotta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853960" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.051" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943534v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462804v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943529v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182819" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462822v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Biswas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864756" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263405v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klingelschmidt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984302" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537774v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Salazar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Galizia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145742v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.607" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23180-8_12" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149770v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087862v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_48" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728248v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720902v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653131v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653145v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jiang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585498v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614704v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653146v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657673v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462252v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520191v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546113v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522955v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420020v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402092v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329303v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347258v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Didier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346991v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309061v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2413" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331206v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166330v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023393v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115323v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092032v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092037v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092023v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131316v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Munteanu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128475v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131312v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cerisier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131314v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peroud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128473v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128463v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128457v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092904v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092874v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092880v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092895v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrique Ripoll" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092859v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ghetie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821992X.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-23180-8_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39881-0_41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905518v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905516v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01245100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746235v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650722v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347232v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347219v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Galeotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam Shahin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853960" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Biswas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864756" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Salazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarrate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nejjari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klingelschmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salazar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Galizia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serdet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23180-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chamseddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585498v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462252v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Didier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346991v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092037v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Guenab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouffe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Munteanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cerisier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peroud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128457v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092895v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrique Ripoll" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ghetie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12060367" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221128363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslak Johansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Baun Kj&#230;rgaard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221119853" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heintz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Heguenauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537720v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Portinale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K6ZL0KB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Sadeghzadeh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.07.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0GRMT1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839094v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J72MQJV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679885v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0010-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5WLQJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.06.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12451091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720903513319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0032-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR190" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2008.2011868" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.07.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.03.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gama" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson F. F. Ebecken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.902015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR96" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131315v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995149" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9051DA1FE99AD08E7046B4D1801A2E6709A0044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821992X.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-23180-8_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39881-0_41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905518v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905516v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01245100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746235v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650722v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329451v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347219v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>