--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2725,51 +2725,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markers and patterns of organizational resilience for risk analysis</w:t>
+                <w:t xml:space="preserve">Modelling non-deterministic causal mechanisms involving resilience in risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello de Galizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
@@ -2804,97 +2804,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems, HMS'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320615v1</w:t>
+                <w:t xml:space="preserve">hal-01293653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-deterministic causal mechanisms involving resilience in risk analysis</w:t>
+                <w:t xml:space="preserve">Markers and patterns of organizational resilience for risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello de Galizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
@@ -2929,73 +2929,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control, MIM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">13th IFAC/IFIP/IFORS/IEA Symposium on Analysis, Design, and Evaluation of Human-Machine Systems, HMS'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293653v1</w:t>
+                <w:t xml:space="preserve">hal-01320615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation probabiliste d’une barrière humaine prise dans son contexte organisationnel</w:t>
               </w:r>
@@ -5809,528 +5809,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable control design for over-actuated systems based on reliability indicators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Theilliol</w:t>
+                <w:t xml:space="preserve">Use of probabilistic relational model (PRM) for dependability analysis of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications, LSS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529830v1</w:t>
+                <w:t xml:space="preserve">hal-00549877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and propagation of uncertainties in complex socio-technical system risk analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Duval</w:t>
+                <w:t xml:space="preserve">Reconfigurable control design for over-actuated systems based on reliability indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Workshop on the Theory of Belief Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brest, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems, SysTol'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462252v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for over-actuated systems based on reliability indicators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Theilliol</w:t>
+                <w:t xml:space="preserve">Characterization and propagation of uncertainties in complex socio-technical system risk analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UKACC International Conference on Control, CONTROL 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Coventry, United Kingdom. pp.CDROM</w:t>
+              <w:t xml:space="preserve">1st international Workshop on the Theory of Belief Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brest, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520197v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'une loi de commande reconfigurable assurant la fiabilité des systèmes</w:t>
+                <w:t xml:space="preserve">Control design for over-actuated systems based on reliability indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">UKACC International Conference on Control, CONTROL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Coventry, United Kingdom. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520191v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of probabilistic relational model (PRM) for dependability analysis of complex systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+                <w:t xml:space="preserve">Synthèse d'une loi de commande reconfigurable assurant la fiabilité des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Khelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Large Scale Systems: Theory and Applications, LSS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Sixième Conférence Internationale Francophone d'Automatique, CIFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549877v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfiguration of over-actuated consecutive-k-out-of-n: F systems based on Bayesian Network Reliability model</w:t>
               </w:r>
@@ -6722,51 +6722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7234,342 +7234,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00517098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité et performance imprécises des systèmes par les réseaux de fonctions de croyance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+                <w:t xml:space="preserve">Using Bayesian networks for decision in the simultaneous faults case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Tiplica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Kobi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Coventry, United Kingdom. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285519v1</w:t>
+                <w:t xml:space="preserve">inria-00517096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse de risques pour les systèmes socio-techniques complexes et application à un cas industriel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Farret</w:t>
+                <w:t xml:space="preserve">Fiabilité et performance imprécises des systèmes par les réseaux de fonctions de croyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Workshop Surveillance, Sûreté et Sécurité des Grands Systèmes, 3SGS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Troyes, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347514v1</w:t>
+                <w:t xml:space="preserve">hal-00285519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Bayesian networks for decision in the simultaneous faults case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Verron</w:t>
+                <w:t xml:space="preserve">Méthodologie d'analyse de risques pour les systèmes socio-techniques complexes et application à un cas industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis (ACD'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Coventry, United Kingdom. pp.43-48</w:t>
+              <w:t xml:space="preserve">16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda Mu 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00517096v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité imprécise par les réseaux de fonctions de croyance</w:t>
               </w:r>
@@ -7644,325 +7644,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse de non-conformité par plans d'expérience et réseaux Bayésiens : application au surmoulage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Hardware Fault Tolerant Control Architecture for Wind Energy Conversion System with DFIG based on Reliability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Weber</w:t>
+                <w:t xml:space="preserve">Philippe Poure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Didier</w:t>
+                <w:t xml:space="preserve">Shahrokh Saadate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest,, Roumanie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cambridge, United Kingdom. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347258v1</w:t>
+                <w:t xml:space="preserve">hal-00346991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Hardware Fault Tolerant Control Architecture for Wind Energy Conversion System with DFIG based on Reliability Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'analyse de non-conformité par plans d'expérience et réseaux Bayésiens : application au surmoulage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahrokh Saadate</w:t>
+                <w:t xml:space="preserve">Bruno Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Cambridge, United Kingdom. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest,, Roumanie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346991v1</w:t>
+                <w:t xml:space="preserve">hal-00347258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of human and organizational impacts for system risk analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Probabilistic Safety Assessment and Management Conference, PSAM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hong Kong, China. pp.CDROM</w:t>
@@ -8181,90 +8181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A safety barriers-based approach for the risk analysis of socio-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8406,90 +8406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-tolerant power electronic converters: reliability analysis of active power filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Saadate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics (ISIE 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Vigo, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8527,77 +8527,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis of Fault Tolerant Wind Energy Conversion System with Doubly Fed Induction Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Saadate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8648,77 +8648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of a risk analysis method for complex socio-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8786,64 +8786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Saadate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8950,103 +8950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Network Modelling the risk analysis of complex socio technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis, ACD'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12241,51 +12241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (1), pp.419-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12500,51 +12500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 226 (5), pp.488-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12604,51 +12604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12998,103 +12998,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological developments for probabilistic risk analyses of socio-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 223 (4), pp.313-332. </w:t>
@@ -13223,90 +13223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant control of a three-phase three-wire shunt active filter system based on reliability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Saadate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (2), pp.325-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13340,64 +13340,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for a probabilistic risk analysis of socio-technical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13563,248 +13563,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Identification of Recurrent Fuzzy Systems with Fuzzy Finite-State Automata Representation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Component Reliability in Fault Diagnosis Decision-Making based on Dynamic Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nelson F. F. Ebecken</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2007.902015⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 222 (2), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/1748006XJRR96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139493v1</w:t>
+                <w:t xml:space="preserve">hal-00340373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component Reliability in Fault Diagnosis Decision-Making based on Dynamic Bayesian Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter Identification of Recurrent Fuzzy Systems with Fuzzy Finite-State Automata Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Aubrun</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson F. F. Ebecken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 222 (2), pp.161-172. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.213-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/1748006XJRR96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2007.902015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340373v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Networks and Evidence Theory to Model Complex Systems Reliability</w:t>
               </w:r>
@@ -13816,51 +13816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15389,51 +15389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15518,51 +15518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15988,51 +15988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16145,317 +16145,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+                <w:t xml:space="preserve">Des sous-ensembles flous aux fonctions de croyance : quelques applications pour les systèmes instrumentés de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Simon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402140v1</w:t>
+                <w:t xml:space="preserve">hal-00329451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARKOV DECISION PROCESS : Utilisation des processus de décision markoviens pour l'organisation de la maintenance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cahier des charges fonctionnel d'un outil d'évaluation des stratégies de maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Joly</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347232v1</w:t>
+                <w:t xml:space="preserve">hal-00402140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sous-ensembles flous aux fonctions de croyance : quelques applications pour les systèmes instrumentés de sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MARKOV DECISION PROCESS : Utilisation des processus de décision markoviens pour l'organisation de la maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329451v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des références en RB / MdR-SdF : 7000 références sur les 10 dernières années</w:t>
               </w:r>
@@ -17180,51 +17180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Galeotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam Shahin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853960" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Biswas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864756" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Salazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarrate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nejjari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klingelschmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salazar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Galizia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293653v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serdet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23180-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chamseddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585498v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529830v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462252v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520197v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520191v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347514v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347258v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Didier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346991v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092037v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Guenab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouffe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Munteanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cerisier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peroud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128457v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092895v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrique Ripoll" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ghetie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12060367" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221128363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslak Johansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Baun Kj&#230;rgaard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221119853" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heintz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Heguenauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537720v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Portinale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K6ZL0KB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Sadeghzadeh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.07.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0GRMT1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839094v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J72MQJV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679885v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0010-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5WLQJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.06.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12451091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720903513319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0032-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR190" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2008.2011868" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.07.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.03.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gama" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson F. F. Ebecken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.902015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR96" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131315v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995149" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9051DA1FE99AD08E7046B4D1801A2E6709A0044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821992X.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-23180-8_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39881-0_41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905518v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905516v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01245100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746235v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650722v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347232v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329451v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347219v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED59994.2023.10185723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Galeotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam Shahin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853960" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khelassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mechri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901554v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamrul Islam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Shekhar Jha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautam Biswas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864756" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798548" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263405v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Peysson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlo Salazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Sarrate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nejjari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Klingelschmidt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984302" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682409v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salazar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Galizia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Serdet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.607" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23180-8_12" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Chamseddine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bicking" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Becker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33509-9_48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585498v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jiang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina-Oliva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462252v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520191v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530564v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439255v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420020v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402092v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Verron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Tiplica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Kobi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Farret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Saadate" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jehl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Didier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.2413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602011" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115337v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljabbar Ben Salem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092037v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Guenab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092023v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jouffe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Munteanu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128475v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cerisier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Peroud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128473v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128463v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128457v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092904v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092880v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092895v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrique Ripoll" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Ghetie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608701v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines12060367" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221128363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768965v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslak Johansen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Baun Kj&#230;rgaard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221119853" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Heintz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Heguenauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537720v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Portinale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.04.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2014.09.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K6ZL0KB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059396v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Sadeghzadeh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.07.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG0GRMT1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839094v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.026" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J72MQJV1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679885v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-012-0010-0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5WLQJB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2010.06.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778224v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Fallet-Fidry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12451091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207720903513319" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624315v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0032-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR190" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417220v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2008.2011868" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2008.07.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309059v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.03.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340373v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR96" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139493v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Gama" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson F. F. Ebecken" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2007.902015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139491v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131315v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249334v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taupin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995149" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9051DA1FE99AD08E7046B4D1801A2E6709A0044/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683009v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359420v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-184821992X.html" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534019v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parouty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;ger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Florent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534017v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-3-319-23180-8_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Marle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paradowski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879192v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39881-0_41" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905518v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905516v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705914v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01245100v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746235v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650722v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402144v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402140v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347232v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347219v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347234v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085849v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>