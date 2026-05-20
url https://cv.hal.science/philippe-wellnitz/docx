--- v0 (2026-03-04)
+++ v1 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Wellnitz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Frenkel, entre engagements et silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps au théâtre – corps du dialogue et corps de l’acteur en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des lettres et de traduction / مجلة الآداب والترجمة [Literature and Linguistics Journal]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.165-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler en choeur ou le renouveau du tragique par le grotesque dans La Visite de la vieille dame de Friedrich Dürrenmatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.711-729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire Kafka en français – et le trahir ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des lettres et de traduction / مجلة الآداب والترجمة [Literature and Linguistics Journal]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.128 - 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le principe analogique dans Berlin 36 d’Alexandre Najjar ou la dérision des suprématies entre fiction et réalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du SLADD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les disparus du Japon dans la littérature francophone contemporaine. À propos des Evaporés de Thomas B. Reverdy et des Éclipses japonaises d’Eric Faye »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.2, N°9, 2021 (n° 9), pp.40 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération du dialogue et sa reconstruction dans le théâtre de Friedrich Dürrenmatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (2), pp.83-98. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cetge.2004.1655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agonie du réel et simulacre de jeu dans le théâtre de Botho Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études, CERAM-CREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France. pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir des voies du labyrinthe moderne par les voix de Babel au Théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La tour de Babel et ses labyrinthes", Centre de Recherche sur l'Europe Littéraire, Mulhouse, 10-12 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mulhouse, France. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Berlin des artistes et écrivains francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Berlin des artistes et écrivains francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2025, Etudes culturelles Mundi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Asie ou la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Siary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, 979-10-370-4407-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helden und Heldenmythen als soziale und kulturelle Konstruktion / Héros et mythes héroïques : une construction sociale et culturelle - Deutschland, Frankreich und Japan / Allemagne, France, Japon. [en collaboration avec Hoehne, Steffen / Siary, Gérard] Leipzig, Leipziger Universitätsverlag, 2017. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiel in der Literatur, Frank und Timme, Berlin 2013 [= Actes du Colloque Les règles du jeu entre contrainte et liberté artistiques de Montpellier]. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotesque et spatialité dans les arts du spectacle et de l ́image en Europe (XVIe–XXIe siècles), [en collaboration avec Aline Le Berre et Florent Gabaude] Berne, Peter Lang 2012. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotesque et spatialité dans les arts du spectacle et de l'image en Europe (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.332, 2012, 978-3-03911-790-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goethes Faust I zwischen Tradition und Modernität / Le premier Faust entre tradition et modernité, Presses Universitaires de Strasbourg, 2010 (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botho Strauß en dialogue avec le théâtre. Auto-référentialité théâtrale dans Trilogie du revoir, Grand et petit et Kalldewey, farce, Paris, Orizons 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire au théâtre, [collab. S. Kremser] Bibliothèque d’Etudes Germaniques et Centre-Européennes, Service des Publications de l'Univ. Paul Valéry Montpellier 2005.(Direction d'un ouvrage collectif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kremser-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 394 p., 2005, 2-84269-659-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Grass : Ein weites Feld / Toute une Histoire, Presses Universitaires de Strasbourg 2001. (Direction d'un ouvrage collectif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E.Lessing : Nathan der Weise / Die Erziehung des Menschengeschlechts, Presses Universitaires de Strasbourg 2000 (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mann - Lotte in Weimar : Künstler im Exil – L’artiste et son exil, Presses Universitaires de Strasbourg 1998. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Friedrich Dürrenmatt : De la satire au grotesque, Presses Universitaires de Strasbourg 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kafka - Der Verschollene – Le Disparu / L’Amérique – Ecritures d’un nouveau monde ? Presses Univ. de Strasbourg 1997. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Frisch - La quête d'identité dans le roman moderne, Presses Universitaires de Strasbourg 1996.(Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3/11 — tagebuch nach fukushima. BD en ligne et roman graphique comme vecteurs littéraires immédiats de la catastrophe de Fukushima », in Fanny Platelle, Anne-Sophie Gomez, Friederike Spitzl-Dupic, Susanne Ettinger (dir.), Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen. Münster, Nodus Publikationen, 2023, p. 305 –316.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nodus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fanny Platelle, Anne-Sophie Gomez, Friederike Spitzl-Dupic, Susanne Ettinger (dir.), Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fukushima dans les littératures francophones et germanophones », in : R. Barontini, S. Buekens, P. Schoentjes (éds.), L’horizon écologique des fictions contemporaines, Genève, Droz, 2022, p. 234 – 249.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’horizon écologique des fictions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« El gran teatro del mundo (1655) de Pedro Calderón de la Barca et ses réécritures dans le théâtre de langue allemande au XXIe siècle », in : Platelle, Fanny / Kappès-Le Moing, Morgane (éds.) : La réception du siècle d’or dans les pays de langue allemande, Würzburg, Königshausen & Neumann, 2022, p.183 – 199.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen und Neumann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platelle, Fanny / Kappès-Le Moing, Morgane (éds.) : La réception du siècle d’or dans les pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-199, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Schauspielhaus&amp;quot; de Zurich et l'opinion publique dans les années 30 et 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Combes; Françoise Knopper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opinion publique dans les pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outrance grotesque dans In den Alpen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Thiériot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elfriede Jelinek et le devenir du drame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.183-193, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions littéraires et politiques du rapport entre individu et nation suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions de la Suisse : à la recherche d'une identité : projets et rejets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.191-201, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die 'weibliche' Natur in &amp;quot;Maria Stuart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Braungart; Bernhard Greiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schillers Natur Leben, Denken und literarisches Schaffen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg Meiner 2005, pp.245-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUI, Doan : Das Schweigen meines Vaters, Bremen, Sujet-Verlag, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Wellnitz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Frenkel, entre engagements et silences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps au théâtre – corps du dialogue et corps de l’acteur en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des lettres et de traduction / مجلة الآداب والترجمة [Literature and Linguistics Journal]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.165-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler en choeur ou le renouveau du tragique par le grotesque dans La Visite de la vieille dame de Friedrich Dürrenmatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.711-729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Traduire Kafka en français – et le trahir ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des lettres et de traduction / مجلة الآداب والترجمة [Literature and Linguistics Journal]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.128 - 134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le principe analogique dans Berlin 36 d’Alexandre Najjar ou la dérision des suprématies entre fiction et réalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du SLADD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les disparus du Japon dans la littérature francophone contemporaine. À propos des Evaporés de Thomas B. Reverdy et des Éclipses japonaises d’Eric Faye »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.2, N°9, 2021 (n° 9), pp.40 - 55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’altération du dialogue et sa reconstruction dans le théâtre de Friedrich Dürrenmatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (2), pp.83-98. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/cetge.2004.1655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agonie du réel et simulacre de jeu dans le théâtre de Botho Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études, CERAM-CREG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France. pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir des voies du labyrinthe moderne par les voix de Babel au Théâtre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La tour de Babel et ses labyrinthes", Centre de Recherche sur l'Europe Littéraire, Mulhouse, 10-12 mars 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mulhouse, France. pp.207-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Berlin des artistes et écrivains francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Berlin des artistes et écrivains francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2025, Etudes culturelles Mundi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Asie ou la mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Siary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 2025, 979-10-370-4407-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helden und Heldenmythen als soziale und kulturelle Konstruktion / Héros et mythes héroïques : une construction sociale et culturelle - Deutschland, Frankreich und Japan / Allemagne, France, Japon. [en collaboration avec Hoehne, Steffen / Siary, Gérard] Leipzig, Leipziger Universitätsverlag, 2017. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiel in der Literatur, Frank und Timme, Berlin 2013 [= Actes du Colloque Les règles du jeu entre contrainte et liberté artistiques de Montpellier]. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotesque et spatialité dans les arts du spectacle et de l ́image en Europe (XVIe–XXIe siècles), [en collaboration avec Aline Le Berre et Florent Gabaude] Berne, Peter Lang 2012. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotesque et spatialité dans les arts du spectacle et de l'image en Europe (XVIe-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gabaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, pp.332, 2012, 978-3-03911-790-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botho Strauß en dialogue avec le théâtre. Auto-référentialité théâtrale dans Trilogie du revoir, Grand et petit et Kalldewey, farce, Paris, Orizons 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goethes Faust I zwischen Tradition und Modernität / Le premier Faust entre tradition et modernité, Presses Universitaires de Strasbourg, 2010 (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire au théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kremser-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 394 p., 2005, 2-84269-659-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La satire au théâtre, [collab. S. Kremser] Bibliothèque d’Etudes Germaniques et Centre-Européennes, Service des Publications de l'Univ. Paul Valéry Montpellier 2005.(Direction d'un ouvrage collectif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Grass : Ein weites Feld / Toute une Histoire, Presses Universitaires de Strasbourg 2001. (Direction d'un ouvrage collectif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E.Lessing : Nathan der Weise / Die Erziehung des Menschengeschlechts, Presses Universitaires de Strasbourg 2000 (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mann - Lotte in Weimar : Künstler im Exil – L’artiste et son exil, Presses Universitaires de Strasbourg 1998. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de Friedrich Dürrenmatt : De la satire au grotesque, Presses Universitaires de Strasbourg 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kafka - Der Verschollene – Le Disparu / L’Amérique – Ecritures d’un nouveau monde ? Presses Univ. de Strasbourg 1997. (Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Frisch - La quête d'identité dans le roman moderne, Presses Universitaires de Strasbourg 1996.(Direction d'un ouvrage collectif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Strasbourg. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 3/11 — tagebuch nach fukushima. BD en ligne et roman graphique comme vecteurs littéraires immédiats de la catastrophe de Fukushima », in Fanny Platelle, Anne-Sophie Gomez, Friederike Spitzl-Dupic, Susanne Ettinger (dir.), Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen. Münster, Nodus Publikationen, 2023, p. 305 –316.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nodus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fanny Platelle, Anne-Sophie Gomez, Friederike Spitzl-Dupic, Susanne Ettinger (dir.), Catastrophes, menaces et risques naturels. Natur und Umwelt: Risiken, Gefahren und Katastrophen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fukushima dans les littératures francophones et germanophones », in : R. Barontini, S. Buekens, P. Schoentjes (éds.), L’horizon écologique des fictions contemporaines, Genève, Droz, 2022, p. 234 – 249.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’horizon écologique des fictions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« El gran teatro del mundo (1655) de Pedro Calderón de la Barca et ses réécritures dans le théâtre de langue allemande au XXIe siècle », in : Platelle, Fanny / Kappès-Le Moing, Morgane (éds.) : La réception du siècle d’or dans les pays de langue allemande, Würzburg, Königshausen & Neumann, 2022, p.183 – 199.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Königshausen und Neumann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platelle, Fanny / Kappès-Le Moing, Morgane (éds.) : La réception du siècle d’or dans les pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-199, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Schauspielhaus&amp;quot; de Zurich et l'opinion publique dans les années 30 et 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Combes; Françoise Knopper. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opinion publique dans les pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-242, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outrance grotesque dans In den Alpen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Thiériot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elfriede Jelinek et le devenir du drame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Mirail, pp.183-193, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions littéraires et politiques du rapport entre individu et nation suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Schnyder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions de la Suisse : à la recherche d'une identité : projets et rejets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.191-201, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die 'weibliche' Natur in &amp;quot;Maria Stuart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Braungart; Bernhard Greiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schillers Natur Leben, Denken und literarisches Schaffen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburg Meiner 2005, pp.245-254, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BUI, Doan : Das Schweigen meines Vaters, Bremen, Sujet-Verlag, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wellnitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wellnitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918527v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04275302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.2004.1655" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Therond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00829240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Berre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gabaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050918v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kremser-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415540v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wellnitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918527v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04275302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.2004.1655" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04796887v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Therond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Siary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00829240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Berre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gabaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280863v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kremser-Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280880v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04278388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04280858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>