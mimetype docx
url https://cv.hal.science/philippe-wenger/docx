--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Wenger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6608-4484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035621621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of a four-leg tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.106009. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Cable-Driven Parallel Robots for improved wrench-feasible workspace and stiffness modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.106262. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Analysis of Bio-Inspired Tendon-Driven Manipulators Based on Their Tension-Feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis of a Spatial Cable-Actuated Variable Stiffness Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic issues in 6R cuspidal robots, guidelines for path planning and deciding cuspidality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1035-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control analysis of an underactuated bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724001103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design considerations and workspace computation of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.105610. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and comparison of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.105721. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coactivation in symmetric four-bar mechanisms antagonistically actuated by cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upright life, the postural stability of birds: a tensegrity system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Pelletan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (208), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2023.0433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Stiffness and Antagonist Actuation for Cable-Driven Manipulators Inspired by the Bird Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient condition for a generic 3R serial manipulator to be cuspidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Spartalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Capco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.104729. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chummun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Planar Biped Leg Based on Direct Drive Linear Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guyonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/6455182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cuspidal serial and parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4055677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Control of a 3-X Cable-Driven Manipulator Inspired From the Bird’s Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling intervertebral articulation: The rotule à doigt mechanical joint (RAD) in birds and mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (6), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03445533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and comparative study of two antagonistically actuated tensegrity joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2021.104249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg design for biped locomotion with mono-articular and bi-articular linear actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.104138. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots cuspidaux : théorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and actuation strategy of a planar tensegrity 2-X manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and solution classification of a class of planar tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1214-1224. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026357471800070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the 3-RPS-3-SPR Series-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1240-1266. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574718000826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Mode Analysis of 3-RPS Parallel Manipulators based on their Design Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Geometric Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.122 - 134. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cagd.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-[PP]S Parallel Manipulators based on their Singularity Free Orientation Workspace, Parasitic Motions and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.293-315. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed detection of the singularities of 3R robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Sciences (MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ms-7-31-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration analysis of a 4-RUU parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Planning of Kinematically Redundant Parallel Manipulators by Using Multiple Working Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Reveles Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation modes and self-motions of the 2-RUU parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanisms and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.280-296. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMRS.2016.085228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the 3-RPS Cube Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4029305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Frequency Computation of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4028573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust generalized predictive control of the Orthoglide robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.275-285. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IR-07-2013-374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity-free Design of the Translational Parallel Manipulator IRSBot-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.262-285. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of 3-RPS Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11465-013-0366-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of predictive control techniques within parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sba Controle &amp; Automação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-17592012000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of 3T2R Parallel Mechanisms using Grassmann-Cayley Algebra and Grassmann Line Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.326-340. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions of 3T1R Parallel Manipulators with Identical Limb Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M. Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp Points in the Parameter Space of Degenerate 3-RPR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Manubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-RPR Planar Parallel Manipulators with regard to their Dexterity and Sensitivity to Geometric Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (14), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-010-9390-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (5), pp.515-528. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/tcsme-2011-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the H4 Robot using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574711001330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Path Placement Optimization of Parallel Kinematics Machines Based on Energy Consumption, Shaking Forces and Maximum Actuators Torques: Application to the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (8), pp.1125-1141. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of cusp points of 3-R\underline{P}R parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (11), pp.1555-1567. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of 3-RPR planar parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.121005-1--121005-13. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Serial - Parallel Machine Tool: the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (2), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Orthoglide parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Comparison of Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.1477-1490. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path placement optimization of manipulators based on energy consumption: application to the orthoglide 3-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of Orthoglide-type mechanisms from observation of parallel leg motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.478-488. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Manipulators Using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.995-1004. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2017132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of General 3-RPR Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp. 855-866. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364908092466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly-mode Changing Motions for 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Curves in the Joint Space and Cusp Points of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574707003785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneracy study of the forward kinematics of planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (12), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric stiffness analysis of the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal and Noncuspidal Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Parallel Module of the VERNE Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Generic and Non-Generic 3R Positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal IFToMM Problems of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace Analysis of a Three-Axis Parallel Manipulator: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspaces Tolopogies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (8), pp.971-986. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide: A 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.392-402. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Analysis of the RRP-3(SS) Multi-Loop Spatial Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (1), pp.272-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DH-parameter based condition for 3R orthogonal manipulators to have 4 distinct inverse kinematic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.150-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Strategies for the Geometric Synthesis of Orthoglide-type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (8), pp.907-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Synthesis of Mechanisms: a Robust Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1825047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric synthesis of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Belarusian Engineering Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Family of 3R Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Analysis Based Study for the Design and the Comparison of 3-DOF Parallel Kinematic Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Optimization of a 3-DOF Translational Parallel Mechanism for Machining Applications, the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des Solutions aux Modèles Géométriques Direct et Inverse pour les Manipulateurs Pleinement Parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (6), pp.763-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some guidelines for the kinematic design of new manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (3), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-114X(99)00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of 3R Positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (2), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2826976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connectivity of manipulator free workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chedmail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (6), pp.767-799. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.4620080604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a Robot to Travel Through its Free Work Space in an Environment with Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chedmail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (3), pp.214-227. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/027836499101000303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis of a class of planar 2-DOF tensegrity manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2026 - Innovations in Motion: Shaping the Future of Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Planar Tensegrity Joint for Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science EUCOMES 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Wroc\law, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis and Tuning of a Four-Leg Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cablecon 2025 - Seventh International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chinese University of Hong Kong, Hong Kong SAR, China; University of Duisburg-Essen, Germany; University of Stuttgart, Germany, Jul 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and static analyses of the spherical X-joint: a new cable-driven spherical 4R linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Darwin Lau; Tobias Bruckmann; Andreas Pott, Jul 2025, Hong Kong (China), China. pp.130-140, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Static Analyses of a 3-DOF Spatial Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ljubljana, Slovenia. pp.314-323, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Revolute Joint with Coactivation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science— EuCoMeS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulio Rosati Marco Ceccarelli Alessandro Gasparetto, Sep 2024, Padova, Italy. pp.174-182, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67295-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrés Kecskeméthy, Paulo Flores, Jun 2024, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace of a Spatial 3-DoF Manipulator with Anti-parallelogram joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.32-42, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bio-Inspired Joint with Variable Stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Trends in Medical and Service Robots (MESROB 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Tarnita, Jun 2023, Craiova, Romania. pp.220-227, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32446-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Static Modelling of a New Two-Degree-of-Freedom Cable Operated Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFToMM International Conference on Mechanisms, Transmissions, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Amine Laribi, Jun 2023, Poitiers, France. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29815-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Analysis of Tendon-Driven Manipulators Based on Their Wrench Feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.121-133, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of antagonistic cable actuation on the stiffness of symmetric four-bar mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023: Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.332-343, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Explicit and Implicit Numerical Integrations for a Tendon-Driven Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.234-245, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory planning issues in cuspidal commercial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and computed torque control stability of an under-actuated tendon-driven manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of the International Federation for the Promotion of Mechanism and Machine Science (IFToMM WC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tokyo, Japan. pp.332-341, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and static analysis of a cable-driven 2-X tensegrity manipulator for two actuation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Cuspidality of Manipulators through Computer Algebra and Algorithms in Real Algebraic Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2022 - 47th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476446.3535477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control in the operational space of a redundant and under-actuated tensegrity robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of stable wrench-feasible workspace of cable-driven n-X tensegrity manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a tensegrity mechanism for a bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2019 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2019, Aug 2019, Annaheim, California, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Annaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of planar tensegrity 2-X manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of tensegrity mechanisms used in a bird neck model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders van Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science (EUCOMES'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aachen, Germany. pp.365-375, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis and control of an antagonistically actuated tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders van Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (ROMANSY'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and cuspidality analysis of a 2-X planar manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00365-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pfurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Kumar Mohanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM Asian Mechanism and Machine Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bengaluru, India. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Reconfigurable 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE/IFToMM International conference on Reconfigurable Mechanisms and Robots (ReMAR2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REMAR.2018.8449902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Full-cycle Mobility Analysis of a 3-RPS-3-SPR Series-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics~(CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Trajectory Planning of the Orthoglide 5-Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-46292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 3-RPS Parallel Manipulators based on Operation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IFToMM World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 3-RPS Parallel Manipulators based on Prescribed Operation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th IFTOMM International Symposium on Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Σ 2 singularities in the 3-RPS Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipan Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iNaCoMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Modes and Singularities of 3-PRS Parallel Manipulators with Different Arrangements of P-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-47935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Modes and Self-motions of a 2-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.275-291, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of the IRSBot-2 Based on an Optimized Test Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design of Schoenflies motion generators based on the wrench graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Singularity Analysis of the Exechon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint International Conference of the XI International Conference on Mechanisms and Mechanical Transmissions (MTM) and the International Conference on Robotics (Robotics’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont-Ferrand, France. pp.141-150, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Singularity-Free Design of the IRSBot-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Dynamic Performance of Serial 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.175-184, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly Mode Changing Trajectories of a 6-DOF Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012-70662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness domains and non singular assembly mode changing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des Conditions d'Assemblage de Manipulateurs Hyperstatiques : application à un manipulateur 5 barres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSBOT-2 : Un nouveau robot parallèle à deux degrés de liberté pour des applications de manipulation rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSBOT-2: A Novel Two-Dof Parallel Robot for High-Speed Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Glazunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2011-47564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale-Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M. Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 CCToMM Symposium on Mechanisms, Machines, and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular surfaces and cusps in symmetric planar 3-RPR manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1453-1458, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the singularity locus in the joint space of planar parallel manipulators: special focus on cusps and nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kader Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp points in the parameter space of RPR-2PRR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Mechanism Science : EUCOMES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cluj-Napoca, Romania. pp.29-37, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9689-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Robots with an Articulated Nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Piran-Portoroz, Slovenia. pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization of 3-PRR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar Parallel Manipulator Architectures based on a Multi-objective Design Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Mechanisms and Robotics Conference (MR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Sensitivity of Robotic Manipulators to Joint Clearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2010-28635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générique pour la résolution des problèmes de placement bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de placement dans les problèmes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a class of analytic planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une méthode de résolution pour les problèmes de placement 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of parallel manipulators for high-speed precision machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multi-objective placement algorithm for free-form components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-87603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eel-like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Improvement for Stiffness Modeling of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analysis of the 2-DOF Spherical Wrist of Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International. Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of 3-d.o.f. Overconstrained Translational Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA IEEE Int. Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Limited-dof Parallel Manipulators using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Assembly Modes without Passing Parallel Singularities in Non-Cuspidal 3-R\underline{P}R Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGULAB - A Graphical user Interface for the Singularity Analysis of Parallel Robots based on Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ben-Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Shoham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Batz sur Mer, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rigidité des machines outils 3 axes d'architecture parallèle hyperstatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Assises Machines et Usinage à grande vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analyses of the Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Kinematic Analysis of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zürich, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Surfaces and Maximal Singularity-Free Boxes in the Joint Space of Planar 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design oriented study for 3R Orthogonal Manipulators With Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, Monastir, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-isotropic parallel kinematic Machines: Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2007, Angers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics analysis of the parallel module of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and stiffness analysis of the Orthoglide, a PKM with simple, regular workspace and homogeneous performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of the 3-RPR parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Ljubljana, Slovenia. pp.221-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Six Degree-Of-Freedom Haptic Device Based On The Orthoglide And A Hybrid Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of Performance of & 2PRR Parallel Manipulator for Cooperative Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular curves and cusp points in the joint space of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Orlando, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Calibration of the Orthoglide-Type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Saint Etienne, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Assembly Modes of the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Robotics And Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.2317-2322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Computing Cusp Points in the Joint Space of 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Obergurgl, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Spherical Wrist with Parallel Architecture: Application to Vertebrae of an Eel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspace Topologies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CK2005, International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cassino, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Robustness Indices and Introduction of a Tolerance Synthesis Method for Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montreal, Canada. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Six Degree-of-Freedom Haptic Device based on the Orthoglide and the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Comparative des Manipulateurs 3R à Axes Orthogonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Hammamet, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification of 3R Orthogonal Manipulators by the Topology of their Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Barcelona, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide, a 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Stiffness Analysis of the Orhtoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workspace based Classification of 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Analysis of a Symmetrical Three-Degree-of-Freedom Planar Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th CISM-IFToMM Symposium on Robot Design, Dynamics and Control (Romansy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Two Three-DOF Parallel Kinematic Machines using Kinetostatic Criteria and Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2004, Tianjin, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept of Modular Parallel Mechanism for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Taipei, Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of one family of 3R positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11Th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Design of Three Degree-of-Freedom Parallel Mechanisms for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3 Axis Parallel Machine Tool for High Speed Machining: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME, 4ème conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Dynamique d'un Robot Parallèle à 3-DDL : l'Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Orthoglide using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 29th Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art de la Conception Robuste de Mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cachan, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel method for the design of 2-DOF Parallel mechanisms for machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Three-Axis Isotropic Parallel Manipulator for Machining Applications: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Québec, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthoglide : une machine-outil rapide d'architecture parallèle isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Assises Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Séoul, South Korea. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Parallel Kinematic Machine Tools Using Kinetostatic Performance Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd INTERNATIONAL CONFERENCE ON METAL CUTTING AND HIGH SPEED MACHINING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Three-DOF Parallel Mechanism: Milling Machine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, Chemnitz, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a New Parallel Machine Tool: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Slovenia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Isotropique d'une morphologie parallèle : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regions of Feasible Point-to-Point Trajectories in the Cartesian Workspace of Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress on the Theory of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of the regions of feasible trajectories in the workspace of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress On The Theory Of Machines And Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcourabilité pour les manipulateurs pleinement parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plagne AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La Plagne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Modes and Aspects in Fully-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Bruxelle, Belgium. pp.1964-1969, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1998.680601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of A Class of Closed-Chain Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1998, Bruxelle, Belgium. pp.1970-1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moveability and Collision Analysis for Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoManSy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic design of a 3-dof Hybrid Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Assembly modes in Fully-Parallel Manipulators : A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition sets for the Direct Kinematics of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Monterey, United States. pp.859 - 864, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.1997.620282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness Domains in the Workspace of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in medical and service robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla Hannes Bleuler Aleksandar Rodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2016, 978-3-319-30674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadran Lenarčič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot en tenségrité inspiré du cou de l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Automatique-Robotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mohanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-981-15-4476-7. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maple to analyse parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Gerhard; Ilias Kotsireas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.50-64, 2020, Maple in Mathematics Education and Research, 978-3-030-41257-9. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a planar manipulator with anti-parallelogram joints and offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis and design strategy of two antagonistically actuated joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Design Optimization of a 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and control of a tensegrity manipulator mimicking a bird neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine ScienceProceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2087-2097, 2019, 978-3-030-20130-2. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singular Configurations of Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67 - 99, 2019, CISM International Centre for Mechanical Sciences, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05219-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation modes and workspace of a 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Uhl T. (eds) Advances in Mechanism and Machine Science. IFToMM WC 2019. Mechanisms and Machine Science, vol 73. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.649-657, 2019, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary survey of backdrivable linear actuators for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bruno Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 22–Robot Design, Dynamics and Control Proceedings of the 22nd CISM IFToMM Symposium, June 25-28, 2018, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, ROMANSY 22 – Robot Design, Dynamics and Control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pfurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Lenarcic J., Parenti-Castelli V. (eds) Advances in Robot Kinematics 2018. ARK 2018. Springer Proceedings in Advanced Robotics, vol 8. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-149, 2019, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden cusps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Jean-Pierre Merlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer, pp.129-138, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56801-0. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis and Solution Classification of a Planar Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Springer, Cham, 2017, 978-3-319-60866-2. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-RPS and 3-SPR Parallel Manipulators based on their Maximum Inscribed Singularity-free Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science Theory and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.121-130, 2017, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsingular change of assembly mode without any cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Oussama Khatib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105-112, 2014, 978-3-319-06697-4. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Modeling of a Parallel Manipulator with Eight Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315 - 329, 2014, 978-3-319-05431-5. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05431-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Force Generation of 3-RRR Decoupled Planar Robots for Ensuring Unlimited Platform Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-116, 2012, CISM International Centre for Mechanical Sciences, 978-3-7091-1378-3. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-1379-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution regions in the parameter space of a 3-RRR decoupled robot for a prescribed workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenarcic J., Husty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.357-364, 2012, 978-94-007-4619-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of symmetric 3-RPR manipulators and asymptotic singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Viadero, M. Ceccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23--31, 2012, Mechanisms and Machine Science vol. 7, 978-94-007-4901-6. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4902-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of 3-d.o.f. Translational Parallel Manipulators Using Leg Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jee-Hwan Ryu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators, New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.225-240, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Dolgui, Gérard Morel and Carlos E. Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.149-154, 2006, A Proceedings Volume from the 12th IFAC Conference 17-19 May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-Dof Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.129-138, 2006, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0161-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de branchement d’un organe de connexion à un organe de connexion complémentaire porté par un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ketfi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1852014. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de déplacement et d'orientation d'un objet dans l'espace et utilisation en usinage rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2850599. 2003, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a polynomial equation for the boundaries of 2-X manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377763v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified geometrico-static problem and workspace analysis of a cable-driven lifting and leveling manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LS2N, Université de Nantes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of force control strategies on an underactuated tendon-driven robot in simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lirmm, University of Montpellier; LS2N-Nantes Université. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Report - Fourth Quarter 2023: Analysis and Design of Spatial Mechanisms of Tensegrity for Collaborative Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centrale Nantes; IMT Atlantique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis of an under-actuated bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des sciences du numérique de Nantes (LS2N). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId487"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Wenger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6608-4484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035621621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on design optimisation of a spatial, cable-actuated variable stiffness joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223, pp.106394. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2026.106394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of a four-leg tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.106009. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Cable-Driven Parallel Robots for improved wrench-feasible workspace and stiffness modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.106262. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Analysis of Bio-Inspired Tendon-Driven Manipulators Based on Their Tension-Feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic issues in 6R cuspidal robots, guidelines for path planning and deciding cuspidality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1035-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control analysis of an underactuated bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724001103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design considerations and workspace computation of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.105610. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis of a Spatial Cable-Actuated Variable Stiffness Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and comparison of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.105721. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coactivation in symmetric four-bar mechanisms antagonistically actuated by cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Stiffness and Antagonist Actuation for Cable-Driven Manipulators Inspired by the Bird Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upright life, the postural stability of birds: a tensegrity system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Pelletan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (208), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2023.0433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient condition for a generic 3R serial manipulator to be cuspidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Spartalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Capco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.104729. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cuspidal serial and parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4055677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Planar Biped Leg Based on Direct Drive Linear Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guyonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/6455182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chummun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Control of a 3-X Cable-Driven Manipulator Inspired From the Bird’s Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling intervertebral articulation: The rotule à doigt mechanical joint (RAD) in birds and mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (6), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03445533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and comparative study of two antagonistically actuated tensegrity joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2021.104249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg design for biped locomotion with mono-articular and bi-articular linear actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.104138. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots cuspidaux : théorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and actuation strategy of a planar tensegrity 2-X manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and solution classification of a class of planar tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1214-1224. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026357471800070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the 3-RPS-3-SPR Series-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1240-1266. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574718000826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Mode Analysis of 3-RPS Parallel Manipulators based on their Design Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Geometric Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.122 - 134. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cagd.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-[PP]S Parallel Manipulators based on their Singularity Free Orientation Workspace, Parasitic Motions and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.293-315. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed detection of the singularities of 3R robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Sciences (MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ms-7-31-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration analysis of a 4-RUU parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Planning of Kinematically Redundant Parallel Manipulators by Using Multiple Working Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Reveles Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation modes and self-motions of the 2-RUU parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanisms and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.280-296. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMRS.2016.085228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the 3-RPS Cube Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4029305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Frequency Computation of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4028573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust generalized predictive control of the Orthoglide robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.275-285. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IR-07-2013-374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity-free Design of the Translational Parallel Manipulator IRSBot-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.262-285. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of 3-RPS Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11465-013-0366-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of predictive control techniques within parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sba Controle &amp; Automação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-17592012000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions of 3T1R Parallel Manipulators with Identical Limb Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M. Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of 3T2R Parallel Mechanisms using Grassmann-Cayley Algebra and Grassmann Line Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.326-340. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp Points in the Parameter Space of Degenerate 3-RPR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Manubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-RPR Planar Parallel Manipulators with regard to their Dexterity and Sensitivity to Geometric Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (14), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-010-9390-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the H4 Robot using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574711001330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (5), pp.515-528. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/tcsme-2011-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Path Placement Optimization of Parallel Kinematics Machines Based on Energy Consumption, Shaking Forces and Maximum Actuators Torques: Application to the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (8), pp.1125-1141. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of cusp points of 3-R\underline{P}R parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (11), pp.1555-1567. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of 3-RPR planar parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.121005-1--121005-13. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Serial - Parallel Machine Tool: the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (2), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Comparison of Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.1477-1490. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Orthoglide parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path placement optimization of manipulators based on energy consumption: application to the orthoglide 3-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of Orthoglide-type mechanisms from observation of parallel leg motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.478-488. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Manipulators Using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.995-1004. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2017132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of General 3-RPR Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp. 855-866. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364908092466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly-mode Changing Motions for 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Curves in the Joint Space and Cusp Points of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574707003785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneracy study of the forward kinematics of planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (12), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric stiffness analysis of the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal and Noncuspidal Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Parallel Module of the VERNE Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Generic and Non-Generic 3R Positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal IFToMM Problems of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace Analysis of a Three-Axis Parallel Manipulator: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Analysis of the RRP-3(SS) Multi-Loop Spatial Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (1), pp.272-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspaces Tolopogies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (8), pp.971-986. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide: A 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.392-402. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DH-parameter based condition for 3R orthogonal manipulators to have 4 distinct inverse kinematic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.150-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Strategies for the Geometric Synthesis of Orthoglide-type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (8), pp.907-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Synthesis of Mechanisms: a Robust Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1825047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric synthesis of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Belarusian Engineering Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Family of 3R Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Analysis Based Study for the Design and the Comparison of 3-DOF Parallel Kinematic Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Optimization of a 3-DOF Translational Parallel Mechanism for Machining Applications, the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des Solutions aux Modèles Géométriques Direct et Inverse pour les Manipulateurs Pleinement Parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (6), pp.763-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some guidelines for the kinematic design of new manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (3), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-114X(99)00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of 3R Positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (2), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2826976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a Robot to Travel Through its Free Work Space in an Environment with Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chedmail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (3), pp.214-227. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/027836499101000303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connectivity of manipulator free workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chedmail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (6), pp.767-799. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.4620080604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Planar Tensegrity Joint for Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science EUCOMES 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Wroc\law, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis of a class of planar 2-DOF tensegrity manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2026 - Innovations in Motion: Shaping the Future of Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis and Tuning of a Four-Leg Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cablecon 2025 - Seventh International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chinese University of Hong Kong, Hong Kong SAR, China; University of Duisburg-Essen, Germany; University of Stuttgart, Germany, Jul 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Darwin Lau; Tobias Bruckmann; Andreas Pott, Jul 2025, Hong Kong (China), China. pp.130-140, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and static analyses of the spherical X-joint: a new cable-driven spherical 4R linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Static Analyses of a 3-DOF Spatial Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK 2024: Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ljubljana, Slovenia. pp.314-323, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Revolute Joint with Coactivation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science— EuCoMeS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulio Rosati Marco Ceccarelli Alessandro Gasparetto, Sep 2024, Padova, Italy. pp.174-182, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67295-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrés Kecskeméthy, Paulo Flores, Jun 2024, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace of a Spatial 3-DoF Manipulator with Anti-parallelogram joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.32-42, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Static Modelling of a New Two-Degree-of-Freedom Cable Operated Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFToMM International Conference on Mechanisms, Transmissions, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Amine Laribi, Jun 2023, Poitiers, France. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29815-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Analysis of Tendon-Driven Manipulators Based on Their Wrench Feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.121-133, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bio-Inspired Joint with Variable Stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Trends in Medical and Service Robots (MESROB 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Tarnita, Jun 2023, Craiova, Romania. pp.220-227, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32446-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of antagonistic cable actuation on the stiffness of symmetric four-bar mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023: Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.332-343, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Explicit and Implicit Numerical Integrations for a Tendon-Driven Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.234-245, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and computed torque control stability of an under-actuated tendon-driven manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of the International Federation for the Promotion of Mechanism and Machine Science (IFToMM WC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tokyo, Japan. pp.332-341, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory planning issues in cuspidal commercial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and static analysis of a cable-driven 2-X tensegrity manipulator for two actuation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control in the operational space of a redundant and under-actuated tensegrity robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of stable wrench-feasible workspace of cable-driven n-X tensegrity manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Cuspidality of Manipulators through Computer Algebra and Algorithms in Real Algebraic Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2022 - 47th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476446.3535477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a tensegrity mechanism for a bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2019 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2019, Aug 2019, Annaheim, California, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Annaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of planar tensegrity 2-X manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of tensegrity mechanisms used in a bird neck model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders van Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science (EUCOMES'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aachen, Germany. pp.365-375, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and cuspidality analysis of a 2-X planar manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00365-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis and control of an antagonistically actuated tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders van Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (ROMANSY'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pfurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Kumar Mohanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM Asian Mechanism and Machine Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bengaluru, India. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Reconfigurable 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE/IFToMM International conference on Reconfigurable Mechanisms and Robots (ReMAR2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REMAR.2018.8449902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Full-cycle Mobility Analysis of a 3-RPS-3-SPR Series-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics~(CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Trajectory Planning of the Orthoglide 5-Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-46292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 3-RPS Parallel Manipulators based on Operation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IFToMM World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 3-RPS Parallel Manipulators based on Prescribed Operation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th IFTOMM International Symposium on Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Σ 2 singularities in the 3-RPS Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipan Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iNaCoMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Modes and Singularities of 3-PRS Parallel Manipulators with Different Arrangements of P-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-47935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Modes and Self-motions of a 2-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.275-291, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of the IRSBot-2 Based on an Optimized Test Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design of Schoenflies motion generators based on the wrench graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Singularity Analysis of the Exechon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint International Conference of the XI International Conference on Mechanisms and Mechanical Transmissions (MTM) and the International Conference on Robotics (Robotics’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont-Ferrand, France. pp.141-150, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Singularity-Free Design of the IRSBot-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Dynamic Performance of Serial 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.175-184, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly Mode Changing Trajectories of a 6-DOF Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012-70662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness domains and non singular assembly mode changing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des Conditions d'Assemblage de Manipulateurs Hyperstatiques : application à un manipulateur 5 barres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSBOT-2 : Un nouveau robot parallèle à deux degrés de liberté pour des applications de manipulation rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSBOT-2: A Novel Two-Dof Parallel Robot for High-Speed Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Glazunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2011-47564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale-Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M. Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 CCToMM Symposium on Mechanisms, Machines, and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular surfaces and cusps in symmetric planar 3-RPR manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1453-1458, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the singularity locus in the joint space of planar parallel manipulators: special focus on cusps and nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kader Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp points in the parameter space of RPR-2PRR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Mechanism Science : EUCOMES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cluj-Napoca, Romania. pp.29-37, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9689-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Robots with an Articulated Nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Piran-Portoroz, Slovenia. pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization of 3-PRR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar Parallel Manipulator Architectures based on a Multi-objective Design Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Mechanisms and Robotics Conference (MR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Sensitivity of Robotic Manipulators to Joint Clearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2010-28635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générique pour la résolution des problèmes de placement bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de placement dans les problèmes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une méthode de résolution pour les problèmes de placement 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a class of analytic planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multi-objective placement algorithm for free-form components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-87603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of parallel manipulators for high-speed precision machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eel-like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analysis of the 2-DOF Spherical Wrist of Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International. Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Improvement for Stiffness Modeling of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Limited-dof Parallel Manipulators using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Assembly Modes without Passing Parallel Singularities in Non-Cuspidal 3-R\underline{P}R Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of 3-d.o.f. Overconstrained Translational Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA IEEE Int. Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGULAB - A Graphical user Interface for the Singularity Analysis of Parallel Robots based on Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ben-Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Shoham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Batz sur Mer, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rigidité des machines outils 3 axes d'architecture parallèle hyperstatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Assises Machines et Usinage à grande vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analyses of the Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Surfaces and Maximal Singularity-Free Boxes in the Joint Space of Planar 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Kinematic Analysis of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zürich, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design oriented study for 3R Orthogonal Manipulators With Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, Monastir, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-isotropic parallel kinematic Machines: Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2007, Angers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics analysis of the parallel module of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and stiffness analysis of the Orthoglide, a PKM with simple, regular workspace and homogeneous performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of Performance of & 2PRR Parallel Manipulator for Cooperative Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Calibration of the Orthoglide-Type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Saint Etienne, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular curves and cusp points in the joint space of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Orlando, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of the 3-RPR parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Ljubljana, Slovenia. pp.221-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Six Degree-Of-Freedom Haptic Device Based On The Orthoglide And A Hybrid Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Assembly Modes of the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Robotics And Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.2317-2322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Computing Cusp Points in the Joint Space of 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Obergurgl, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspace Topologies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CK2005, International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cassino, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Robustness Indices and Introduction of a Tolerance Synthesis Method for Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montreal, Canada. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Spherical Wrist with Parallel Architecture: Application to Vertebrae of an Eel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Six Degree-of-Freedom Haptic Device based on the Orthoglide and the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Comparative des Manipulateurs 3R à Axes Orthogonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Hammamet, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification of 3R Orthogonal Manipulators by the Topology of their Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Barcelona, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide, a 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workspace based Classification of 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Stiffness Analysis of the Orhtoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Analysis of a Symmetrical Three-Degree-of-Freedom Planar Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th CISM-IFToMM Symposium on Robot Design, Dynamics and Control (Romansy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Two Three-DOF Parallel Kinematic Machines using Kinetostatic Criteria and Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2004, Tianjin, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept of Modular Parallel Mechanism for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Taipei, Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of one family of 3R positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11Th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Design of Three Degree-of-Freedom Parallel Mechanisms for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Dynamique d'un Robot Parallèle à 3-DDL : l'Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Orthoglide using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3 Axis Parallel Machine Tool for High Speed Machining: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME, 4ème conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 29th Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art de la Conception Robuste de Mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cachan, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel method for the design of 2-DOF Parallel mechanisms for machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Three-Axis Isotropic Parallel Manipulator for Machining Applications: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Québec, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthoglide : une machine-outil rapide d'architecture parallèle isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Assises Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Séoul, South Korea. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Parallel Kinematic Machine Tools Using Kinetostatic Performance Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd INTERNATIONAL CONFERENCE ON METAL CUTTING AND HIGH SPEED MACHINING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Three-DOF Parallel Mechanism: Milling Machine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, Chemnitz, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a New Parallel Machine Tool: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Slovenia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Isotropique d'une morphologie parallèle : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcourabilité pour les manipulateurs pleinement parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plagne AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La Plagne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regions of Feasible Point-to-Point Trajectories in the Cartesian Workspace of Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress on the Theory of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of the regions of feasible trajectories in the workspace of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress On The Theory Of Machines And Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Modes and Aspects in Fully-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Bruxelle, Belgium. pp.1964-1969, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1998.680601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of A Class of Closed-Chain Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1998, Bruxelle, Belgium. pp.1970-1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moveability and Collision Analysis for Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoManSy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic design of a 3-dof Hybrid Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Assembly modes in Fully-Parallel Manipulators : A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition sets for the Direct Kinematics of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Monterey, United States. pp.859 - 864, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.1997.620282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness Domains in the Workspace of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in medical and service robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla Hannes Bleuler Aleksandar Rodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2016, 978-3-319-30674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadran Lenarčič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot en tenségrité inspiré du cou de l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Automatique-Robotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mohanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-981-15-4476-7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maple to analyse parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Gerhard; Ilias Kotsireas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.50-64, 2020, Maple in Mathematics Education and Research, 978-3-030-41257-9. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a planar manipulator with anti-parallelogram joints and offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis and design strategy of two antagonistically actuated joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Design Optimization of a 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singular Configurations of Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67 - 99, 2019, CISM International Centre for Mechanical Sciences, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05219-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and control of a tensegrity manipulator mimicking a bird neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine ScienceProceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2087-2097, 2019, 978-3-030-20130-2. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation modes and workspace of a 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Uhl T. (eds) Advances in Mechanism and Machine Science. IFToMM WC 2019. Mechanisms and Machine Science, vol 73. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.649-657, 2019, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary survey of backdrivable linear actuators for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bruno Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 22–Robot Design, Dynamics and Control Proceedings of the 22nd CISM IFToMM Symposium, June 25-28, 2018, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, ROMANSY 22 – Robot Design, Dynamics and Control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pfurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Lenarcic J., Parenti-Castelli V. (eds) Advances in Robot Kinematics 2018. ARK 2018. Springer Proceedings in Advanced Robotics, vol 8. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-149, 2019, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden cusps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Jean-Pierre Merlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer, pp.129-138, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56801-0. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis and Solution Classification of a Planar Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Springer, Cham, 2017, 978-3-319-60866-2. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-RPS and 3-SPR Parallel Manipulators based on their Maximum Inscribed Singularity-free Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science Theory and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.121-130, 2017, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsingular change of assembly mode without any cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Oussama Khatib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105-112, 2014, 978-3-319-06697-4. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Modeling of a Parallel Manipulator with Eight Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315 - 329, 2014, 978-3-319-05431-5. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05431-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Force Generation of 3-RRR Decoupled Planar Robots for Ensuring Unlimited Platform Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-116, 2012, CISM International Centre for Mechanical Sciences, 978-3-7091-1378-3. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-1379-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution regions in the parameter space of a 3-RRR decoupled robot for a prescribed workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenarcic J., Husty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.357-364, 2012, 978-94-007-4619-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of symmetric 3-RPR manipulators and asymptotic singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Viadero, M. Ceccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23--31, 2012, Mechanisms and Machine Science vol. 7, 978-94-007-4901-6. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4902-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of 3-d.o.f. Translational Parallel Manipulators Using Leg Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jee-Hwan Ryu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators, New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.225-240, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Dolgui, Gérard Morel and Carlos E. Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.149-154, 2006, A Proceedings Volume from the 12th IFAC Conference 17-19 May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-Dof Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.129-138, 2006, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0161-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de branchement d’un organe de connexion à un organe de connexion complémentaire porté par un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ketfi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1852014. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de déplacement et d'orientation d'un objet dans l'espace et utilisation en usinage rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2850599. 2003, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a polynomial equation for the boundaries of 2-X manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377763v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified geometrico-static problem and workspace analysis of a cable-driven lifting and leveling manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LS2N, Université de Nantes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of force control strategies on an underactuated tendon-driven robot in simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lirmm, University of Montpellier; LS2N-Nantes Université. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Report - Fourth Quarter 2023: Analysis and Design of Spatial Mechanisms of Tensegrity for Collaborative Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centrale Nantes; IMT Atlantique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis of an under-actuated bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des sciences du numérique de Nantes (LS2N). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D6339B6F"/>
+    <w:nsid w:val="143B14A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-wenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-4484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035621621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J S Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065633" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac John" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhakumar Mohan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064254" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marauli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.S. Testard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724001103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507710v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalesh Muralidharan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105721" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507708v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064981" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Spartalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104729" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055677" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104249" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104138" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345018v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7857" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044209" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861785v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800070X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859984v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000826" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860789v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stigger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Husty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.05.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.08.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-7-31-2016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurahmi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schadlbauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reveles Ramos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721232v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRS.2016.085228" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Lara-Molina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio Ros&#225;rio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2013-374" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.02.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-013-0366-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8561EB589D43A646E475043F1B5E5CC7700B10A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746797v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592012000500002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833520v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tale Masouleh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale Masouleh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9390-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Gosselin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2011-0031" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001330" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Ur-Rehman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.03.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456135v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000216" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342928v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.03.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Staicu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.07.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425337v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2017132" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310393v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Bonev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364908092466" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261669v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Zein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.03.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003785" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Majou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454562v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160062v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Innocenti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168179v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355184v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(99)00015-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ7HWN0V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2826976" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chedmail" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.4620080604" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355205v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499101000303" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9797EE36DEEAF0BBDB59EF635B23A3467DD83F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571158v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577290v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093495v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770194v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_36" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67295-8_20" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644356v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271760v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32446-8_24" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118861v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_27" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_19" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_33" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797235v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596704v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pr&#233;bet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Salunkhe" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535477" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797431v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189437v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97544" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lettl" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_18" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989992v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders van Riesen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_43" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989963v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_60" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_14" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757514v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfurner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_17" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Kumar Mohanta" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4477-4_54" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757553v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REMAR.2018.8449902" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757936v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_57" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46292" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947194v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947222v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338828v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kalla" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurhami" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947216v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47935" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947228v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13037" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13084" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533368v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.141" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667609v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82208" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692371v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70662" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583302v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422528v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590041v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590082v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Glazunov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47564" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642267v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale-Masouleh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610313v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094724" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598302v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Zaiter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642259v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464101v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_37" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545466v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941777v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28635" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432669v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquenot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391298v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412923v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432671v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432667v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372622v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322720v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323101v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322730v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ben-Horin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Shoham" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322702v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164877v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145398v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145391v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168606v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164992v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169506v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Moreno" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160809v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168519v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145468v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162717v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165015v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165085v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165061v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163907v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168400v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145373v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144971v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163905v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145368v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145367v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145366v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145262v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162630v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guegan" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145304v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168513v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Angeles" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34268" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145299v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145281v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145264v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165167v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145122v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145120v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165169v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162571v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145125v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428530v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145086v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162268v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.680601" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162274v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162334v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145047v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162563v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144986v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.1997.620282" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145036v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740197v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla Hannes Bleuler Aleksandar Rodic" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740254v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Lenar&#269;i&#269;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949022v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639735v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mohanta" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohan" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010542v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010558v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353780v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353763v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_207" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05219-5_3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404455v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_65" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984430v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruno Lucidarme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309185v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_14" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525686v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_48" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758006v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_13" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959842v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_12" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592330v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwen Kong" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05431-5_21" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687694v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1379-0_14" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687005v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674039v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463599v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_13" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862805v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186783v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905469v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377763v3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578244v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bruzek" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548359v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405080v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391834v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-wenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-4484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035621621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac John" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhakumar Mohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2026.106394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J S Testard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marauli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.S. Testard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724001103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507710v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalesh Muralidharan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Spartalis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104729" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055677" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104249" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345018v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044209" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800070X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000826" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stigger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Husty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.05.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.08.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-7-31-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurahmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schadlbauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reveles Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRS.2016.085228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029305" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028573" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Lara-Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio Ros&#225;rio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2013-374" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-013-0366-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8561EB589D43A646E475043F1B5E5CC7700B10A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592012000500002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale Masouleh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tale Masouleh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9390-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001330" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Gosselin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2011-0031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Ur-Rehman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.03.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456135v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000216" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.03.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.07.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Staicu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2017132" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Bonev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364908092466" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Zein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.03.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003785" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Majou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Innocenti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145142v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355184v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(99)00015-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ7HWN0V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2826976" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499101000303" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9797EE36DEEAF0BBDB59EF635B23A3467DD83F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chedmail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.4620080604" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577290v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429501v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_36" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67295-8_20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271760v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32446-8_24" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_27" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_19" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_33" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055520v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596704v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pr&#233;bet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Salunkhe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535477" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189437v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97544" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lettl" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_18" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders van Riesen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_43" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_14" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_60" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfurner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Kumar Mohanta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4477-4_54" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REMAR.2018.8449902" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757936v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_57" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46292" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947222v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338828v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kalla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurhami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47935" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13037" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13084" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533368v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.141" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82208" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692371v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70662" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590041v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590082v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Glazunov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47564" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale-Masouleh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094724" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598302v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Zaiter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642259v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_37" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545466v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941777v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28635" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432669v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquenot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391298v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432671v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432667v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372622v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323101v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322730v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ben-Horin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Shoham" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145391v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169506v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Moreno" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160809v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164992v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168519v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145468v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165015v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165085v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165061v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145373v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163905v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145368v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145367v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162630v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guegan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145304v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168513v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Angeles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34268" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145299v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145281v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145264v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165111v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165167v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145122v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145120v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165169v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162571v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145086v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145125v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428530v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162268v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.680601" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162274v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162334v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145047v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162563v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144986v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.1997.620282" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145036v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740197v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla Hannes Bleuler Aleksandar Rodic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740254v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Lenar&#269;i&#269;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949022v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mohanta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010542v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353780v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05219-5_3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353763v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_207" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404455v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_65" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984430v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruno Lucidarme" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405202v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309185v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_14" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525686v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_48" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758006v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_13" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959842v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_12" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592330v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwen Kong" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05431-5_21" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687694v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1379-0_14" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687005v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674039v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463599v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_13" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862805v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186783v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905469v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377763v3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bruzek" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548359v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405080v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391834v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>