--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Wenger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6608-4484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035621621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on design optimisation of a spatial, cable-actuated variable stiffness joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223, pp.106394. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2026.106394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of a four-leg tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.106009. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Cable-Driven Parallel Robots for improved wrench-feasible workspace and stiffness modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.106262. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Analysis of Bio-Inspired Tendon-Driven Manipulators Based on Their Tension-Feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic issues in 6R cuspidal robots, guidelines for path planning and deciding cuspidality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1035-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control analysis of an underactuated bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724001103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design considerations and workspace computation of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.105610. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis of a Spatial Cable-Actuated Variable Stiffness Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and comparison of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.105721. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coactivation in symmetric four-bar mechanisms antagonistically actuated by cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Stiffness and Antagonist Actuation for Cable-Driven Manipulators Inspired by the Bird Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upright life, the postural stability of birds: a tensegrity system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Pelletan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (208), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2023.0433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient condition for a generic 3R serial manipulator to be cuspidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Spartalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Capco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.104729. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cuspidal serial and parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4055677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Planar Biped Leg Based on Direct Drive Linear Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guyonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/6455182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chummun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Control of a 3-X Cable-Driven Manipulator Inspired From the Bird’s Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling intervertebral articulation: The rotule à doigt mechanical joint (RAD) in birds and mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (6), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03445533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and comparative study of two antagonistically actuated tensegrity joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2021.104249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg design for biped locomotion with mono-articular and bi-articular linear actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.104138. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots cuspidaux : théorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and actuation strategy of a planar tensegrity 2-X manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and solution classification of a class of planar tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1214-1224. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026357471800070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the 3-RPS-3-SPR Series-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1240-1266. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574718000826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Mode Analysis of 3-RPS Parallel Manipulators based on their Design Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Geometric Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.122 - 134. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cagd.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-[PP]S Parallel Manipulators based on their Singularity Free Orientation Workspace, Parasitic Motions and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.293-315. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed detection of the singularities of 3R robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Sciences (MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ms-7-31-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration analysis of a 4-RUU parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Planning of Kinematically Redundant Parallel Manipulators by Using Multiple Working Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Reveles Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation modes and self-motions of the 2-RUU parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanisms and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.280-296. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMRS.2016.085228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the 3-RPS Cube Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4029305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Frequency Computation of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4028573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust generalized predictive control of the Orthoglide robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.275-285. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IR-07-2013-374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity-free Design of the Translational Parallel Manipulator IRSBot-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.262-285. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of 3-RPS Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11465-013-0366-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of predictive control techniques within parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sba Controle &amp; Automação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-17592012000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions of 3T1R Parallel Manipulators with Identical Limb Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M. Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of 3T2R Parallel Mechanisms using Grassmann-Cayley Algebra and Grassmann Line Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.326-340. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp Points in the Parameter Space of Degenerate 3-RPR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Manubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-RPR Planar Parallel Manipulators with regard to their Dexterity and Sensitivity to Geometric Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (14), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-010-9390-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the H4 Robot using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574711001330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (5), pp.515-528. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/tcsme-2011-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Path Placement Optimization of Parallel Kinematics Machines Based on Energy Consumption, Shaking Forces and Maximum Actuators Torques: Application to the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (8), pp.1125-1141. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of cusp points of 3-R\underline{P}R parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (11), pp.1555-1567. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of 3-RPR planar parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.121005-1--121005-13. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Serial - Parallel Machine Tool: the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (2), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Comparison of Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.1477-1490. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Orthoglide parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path placement optimization of manipulators based on energy consumption: application to the orthoglide 3-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of Orthoglide-type mechanisms from observation of parallel leg motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.478-488. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Manipulators Using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.995-1004. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2017132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of General 3-RPR Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp. 855-866. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364908092466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly-mode Changing Motions for 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Curves in the Joint Space and Cusp Points of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574707003785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneracy study of the forward kinematics of planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (12), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric stiffness analysis of the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal and Noncuspidal Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Parallel Module of the VERNE Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Generic and Non-Generic 3R Positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal IFToMM Problems of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace Analysis of a Three-Axis Parallel Manipulator: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Analysis of the RRP-3(SS) Multi-Loop Spatial Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (1), pp.272-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspaces Tolopogies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (8), pp.971-986. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide: A 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.392-402. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DH-parameter based condition for 3R orthogonal manipulators to have 4 distinct inverse kinematic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.150-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Strategies for the Geometric Synthesis of Orthoglide-type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (8), pp.907-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Synthesis of Mechanisms: a Robust Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1825047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric synthesis of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Belarusian Engineering Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Family of 3R Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Analysis Based Study for the Design and the Comparison of 3-DOF Parallel Kinematic Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Optimization of a 3-DOF Translational Parallel Mechanism for Machining Applications, the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des Solutions aux Modèles Géométriques Direct et Inverse pour les Manipulateurs Pleinement Parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (6), pp.763-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some guidelines for the kinematic design of new manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (3), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-114X(99)00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of 3R Positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (2), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2826976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a Robot to Travel Through its Free Work Space in an Environment with Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chedmail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (3), pp.214-227. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/027836499101000303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connectivity of manipulator free workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chedmail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (6), pp.767-799. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.4620080604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Planar Tensegrity Joint for Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science EUCOMES 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Wroc\law, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis of a class of planar 2-DOF tensegrity manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2026 - Innovations in Motion: Shaping the Future of Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis and Tuning of a Four-Leg Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cablecon 2025 - Seventh International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chinese University of Hong Kong, Hong Kong SAR, China; University of Duisburg-Essen, Germany; University of Stuttgart, Germany, Jul 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Darwin Lau; Tobias Bruckmann; Andreas Pott, Jul 2025, Hong Kong (China), China. pp.130-140, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and static analyses of the spherical X-joint: a new cable-driven spherical 4R linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Static Analyses of a 3-DOF Spatial Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK 2024: Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ljubljana, Slovenia. pp.314-323, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Revolute Joint with Coactivation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science— EuCoMeS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulio Rosati Marco Ceccarelli Alessandro Gasparetto, Sep 2024, Padova, Italy. pp.174-182, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67295-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrés Kecskeméthy, Paulo Flores, Jun 2024, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace of a Spatial 3-DoF Manipulator with Anti-parallelogram joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.32-42, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Static Modelling of a New Two-Degree-of-Freedom Cable Operated Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFToMM International Conference on Mechanisms, Transmissions, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Amine Laribi, Jun 2023, Poitiers, France. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29815-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Analysis of Tendon-Driven Manipulators Based on Their Wrench Feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.121-133, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bio-Inspired Joint with Variable Stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Trends in Medical and Service Robots (MESROB 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Tarnita, Jun 2023, Craiova, Romania. pp.220-227, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32446-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of antagonistic cable actuation on the stiffness of symmetric four-bar mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023: Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.332-343, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Explicit and Implicit Numerical Integrations for a Tendon-Driven Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.234-245, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and computed torque control stability of an under-actuated tendon-driven manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of the International Federation for the Promotion of Mechanism and Machine Science (IFToMM WC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tokyo, Japan. pp.332-341, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory planning issues in cuspidal commercial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and static analysis of a cable-driven 2-X tensegrity manipulator for two actuation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control in the operational space of a redundant and under-actuated tensegrity robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of stable wrench-feasible workspace of cable-driven n-X tensegrity manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Cuspidality of Manipulators through Computer Algebra and Algorithms in Real Algebraic Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2022 - 47th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476446.3535477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a tensegrity mechanism for a bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2019 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2019, Aug 2019, Annaheim, California, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Annaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of planar tensegrity 2-X manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of tensegrity mechanisms used in a bird neck model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders van Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science (EUCOMES'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aachen, Germany. pp.365-375, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and cuspidality analysis of a 2-X planar manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00365-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis and control of an antagonistically actuated tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders van Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (ROMANSY'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pfurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Kumar Mohanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM Asian Mechanism and Machine Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bengaluru, India. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Reconfigurable 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE/IFToMM International conference on Reconfigurable Mechanisms and Robots (ReMAR2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REMAR.2018.8449902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Full-cycle Mobility Analysis of a 3-RPS-3-SPR Series-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics~(CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Trajectory Planning of the Orthoglide 5-Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-46292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 3-RPS Parallel Manipulators based on Operation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IFToMM World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 3-RPS Parallel Manipulators based on Prescribed Operation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th IFTOMM International Symposium on Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Σ 2 singularities in the 3-RPS Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipan Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iNaCoMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Modes and Singularities of 3-PRS Parallel Manipulators with Different Arrangements of P-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-47935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Modes and Self-motions of a 2-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.275-291, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of the IRSBot-2 Based on an Optimized Test Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design of Schoenflies motion generators based on the wrench graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Singularity Analysis of the Exechon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint International Conference of the XI International Conference on Mechanisms and Mechanical Transmissions (MTM) and the International Conference on Robotics (Robotics’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont-Ferrand, France. pp.141-150, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Singularity-Free Design of the IRSBot-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Dynamic Performance of Serial 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.175-184, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly Mode Changing Trajectories of a 6-DOF Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012-70662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness domains and non singular assembly mode changing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des Conditions d'Assemblage de Manipulateurs Hyperstatiques : application à un manipulateur 5 barres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSBOT-2 : Un nouveau robot parallèle à deux degrés de liberté pour des applications de manipulation rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSBOT-2: A Novel Two-Dof Parallel Robot for High-Speed Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Glazunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2011-47564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale-Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M. Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 CCToMM Symposium on Mechanisms, Machines, and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular surfaces and cusps in symmetric planar 3-RPR manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1453-1458, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the singularity locus in the joint space of planar parallel manipulators: special focus on cusps and nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kader Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp points in the parameter space of RPR-2PRR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Mechanism Science : EUCOMES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cluj-Napoca, Romania. pp.29-37, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9689-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Robots with an Articulated Nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Piran-Portoroz, Slovenia. pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization of 3-PRR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar Parallel Manipulator Architectures based on a Multi-objective Design Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Mechanisms and Robotics Conference (MR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Sensitivity of Robotic Manipulators to Joint Clearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2010-28635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générique pour la résolution des problèmes de placement bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de placement dans les problèmes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une méthode de résolution pour les problèmes de placement 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a class of analytic planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multi-objective placement algorithm for free-form components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-87603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of parallel manipulators for high-speed precision machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eel-like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analysis of the 2-DOF Spherical Wrist of Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International. Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Improvement for Stiffness Modeling of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Limited-dof Parallel Manipulators using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Assembly Modes without Passing Parallel Singularities in Non-Cuspidal 3-R\underline{P}R Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of 3-d.o.f. Overconstrained Translational Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA IEEE Int. Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGULAB - A Graphical user Interface for the Singularity Analysis of Parallel Robots based on Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ben-Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Shoham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Batz sur Mer, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rigidité des machines outils 3 axes d'architecture parallèle hyperstatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Assises Machines et Usinage à grande vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analyses of the Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Surfaces and Maximal Singularity-Free Boxes in the Joint Space of Planar 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Kinematic Analysis of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zürich, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design oriented study for 3R Orthogonal Manipulators With Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, Monastir, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-isotropic parallel kinematic Machines: Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2007, Angers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics analysis of the parallel module of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and stiffness analysis of the Orthoglide, a PKM with simple, regular workspace and homogeneous performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of Performance of & 2PRR Parallel Manipulator for Cooperative Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Calibration of the Orthoglide-Type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Saint Etienne, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular curves and cusp points in the joint space of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Orlando, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of the 3-RPR parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Ljubljana, Slovenia. pp.221-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Six Degree-Of-Freedom Haptic Device Based On The Orthoglide And A Hybrid Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Assembly Modes of the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Robotics And Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.2317-2322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Computing Cusp Points in the Joint Space of 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Obergurgl, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspace Topologies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CK2005, International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cassino, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Robustness Indices and Introduction of a Tolerance Synthesis Method for Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montreal, Canada. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Spherical Wrist with Parallel Architecture: Application to Vertebrae of an Eel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Six Degree-of-Freedom Haptic Device based on the Orthoglide and the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Comparative des Manipulateurs 3R à Axes Orthogonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Hammamet, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification of 3R Orthogonal Manipulators by the Topology of their Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Barcelona, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide, a 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workspace based Classification of 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Stiffness Analysis of the Orhtoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Analysis of a Symmetrical Three-Degree-of-Freedom Planar Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th CISM-IFToMM Symposium on Robot Design, Dynamics and Control (Romansy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Two Three-DOF Parallel Kinematic Machines using Kinetostatic Criteria and Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2004, Tianjin, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept of Modular Parallel Mechanism for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Taipei, Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of one family of 3R positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11Th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Design of Three Degree-of-Freedom Parallel Mechanisms for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Dynamique d'un Robot Parallèle à 3-DDL : l'Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Orthoglide using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3 Axis Parallel Machine Tool for High Speed Machining: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME, 4ème conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 29th Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art de la Conception Robuste de Mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cachan, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel method for the design of 2-DOF Parallel mechanisms for machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Three-Axis Isotropic Parallel Manipulator for Machining Applications: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Québec, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthoglide : une machine-outil rapide d'architecture parallèle isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Assises Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Séoul, South Korea. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Parallel Kinematic Machine Tools Using Kinetostatic Performance Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd INTERNATIONAL CONFERENCE ON METAL CUTTING AND HIGH SPEED MACHINING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Three-DOF Parallel Mechanism: Milling Machine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, Chemnitz, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a New Parallel Machine Tool: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Slovenia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Isotropique d'une morphologie parallèle : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcourabilité pour les manipulateurs pleinement parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plagne AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La Plagne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regions of Feasible Point-to-Point Trajectories in the Cartesian Workspace of Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress on the Theory of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of the regions of feasible trajectories in the workspace of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress On The Theory Of Machines And Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Modes and Aspects in Fully-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Bruxelle, Belgium. pp.1964-1969, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1998.680601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of A Class of Closed-Chain Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1998, Bruxelle, Belgium. pp.1970-1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moveability and Collision Analysis for Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoManSy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic design of a 3-dof Hybrid Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Assembly modes in Fully-Parallel Manipulators : A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition sets for the Direct Kinematics of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Monterey, United States. pp.859 - 864, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.1997.620282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness Domains in the Workspace of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in medical and service robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla Hannes Bleuler Aleksandar Rodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2016, 978-3-319-30674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadran Lenarčič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot en tenségrité inspiré du cou de l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Automatique-Robotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mohanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-981-15-4476-7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maple to analyse parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Gerhard; Ilias Kotsireas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.50-64, 2020, Maple in Mathematics Education and Research, 978-3-030-41257-9. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a planar manipulator with anti-parallelogram joints and offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis and design strategy of two antagonistically actuated joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Design Optimization of a 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singular Configurations of Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67 - 99, 2019, CISM International Centre for Mechanical Sciences, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05219-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and control of a tensegrity manipulator mimicking a bird neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine ScienceProceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2087-2097, 2019, 978-3-030-20130-2. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation modes and workspace of a 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Uhl T. (eds) Advances in Mechanism and Machine Science. IFToMM WC 2019. Mechanisms and Machine Science, vol 73. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.649-657, 2019, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary survey of backdrivable linear actuators for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bruno Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 22–Robot Design, Dynamics and Control Proceedings of the 22nd CISM IFToMM Symposium, June 25-28, 2018, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, ROMANSY 22 – Robot Design, Dynamics and Control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pfurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Lenarcic J., Parenti-Castelli V. (eds) Advances in Robot Kinematics 2018. ARK 2018. Springer Proceedings in Advanced Robotics, vol 8. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-149, 2019, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden cusps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Jean-Pierre Merlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer, pp.129-138, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56801-0. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis and Solution Classification of a Planar Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Springer, Cham, 2017, 978-3-319-60866-2. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-RPS and 3-SPR Parallel Manipulators based on their Maximum Inscribed Singularity-free Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science Theory and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.121-130, 2017, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsingular change of assembly mode without any cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Oussama Khatib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105-112, 2014, 978-3-319-06697-4. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Modeling of a Parallel Manipulator with Eight Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315 - 329, 2014, 978-3-319-05431-5. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05431-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Force Generation of 3-RRR Decoupled Planar Robots for Ensuring Unlimited Platform Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-116, 2012, CISM International Centre for Mechanical Sciences, 978-3-7091-1378-3. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-1379-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution regions in the parameter space of a 3-RRR decoupled robot for a prescribed workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenarcic J., Husty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.357-364, 2012, 978-94-007-4619-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of symmetric 3-RPR manipulators and asymptotic singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Viadero, M. Ceccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23--31, 2012, Mechanisms and Machine Science vol. 7, 978-94-007-4901-6. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4902-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of 3-d.o.f. Translational Parallel Manipulators Using Leg Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jee-Hwan Ryu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators, New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.225-240, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Dolgui, Gérard Morel and Carlos E. Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.149-154, 2006, A Proceedings Volume from the 12th IFAC Conference 17-19 May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-Dof Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.129-138, 2006, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0161-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de branchement d’un organe de connexion à un organe de connexion complémentaire porté par un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ketfi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1852014. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de déplacement et d'orientation d'un objet dans l'espace et utilisation en usinage rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2850599. 2003, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a polynomial equation for the boundaries of 2-X manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377763v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified geometrico-static problem and workspace analysis of a cable-driven lifting and leveling manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LS2N, Université de Nantes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of force control strategies on an underactuated tendon-driven robot in simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lirmm, University of Montpellier; LS2N-Nantes Université. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Report - Fourth Quarter 2023: Analysis and Design of Spatial Mechanisms of Tensegrity for Collaborative Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centrale Nantes; IMT Atlantique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis of an under-actuated bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des sciences du numérique de Nantes (LS2N). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Wenger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6608-4484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035621621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on design optimisation of a spatial, cable-actuated variable stiffness joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 223, pp.106394. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2026.106394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Control of an Underactuated Tendon-Driven Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2026.3688030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analysis of a four-leg tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.106009. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Cable-Driven Parallel Robots for improved wrench-feasible workspace and stiffness modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.106262. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2025.106262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Analysis of Bio-Inspired Tendon-Driven Manipulators Based on Their Tension-Feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4065633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic issues in 6R cuspidal robots, guidelines for path planning and deciding cuspidality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Marauli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.1035-1054</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control analysis of an underactuated bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574724001103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design considerations and workspace computation of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.105610. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis of a Spatial Cable-Actuated Variable Stiffness Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (9), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and comparison of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.105721. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coactivation in symmetric four-bar mechanisms antagonistically actuated by cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4064981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An upright life, the postural stability of birds: a tensegrity system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Pelletan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (208), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2023.0433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable Stiffness and Antagonist Actuation for Cable-Driven Manipulators Inspired by the Bird Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4062302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessary and sufficient condition for a generic 3R serial manipulator to be cuspidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoforos Spartalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Capco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 171, pp.104729. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2022.104729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of cuspidal serial and parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4055677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Planar Biped Leg Based on Direct Drive Linear Actuators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Langard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guyonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/6455182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chummun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and Control of a 3-X Cable-Driven Manipulator Inspired From the Bird’s Neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling intervertebral articulation: The rotule à doigt mechanical joint (RAD) in birds and mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 239 (6), pp.1287-1299. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03445533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and comparative study of two antagonistically actuated tensegrity joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 159, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2021.104249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leg design for biped locomotion with mono-articular and bi-articular linear actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.104138. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots cuspidaux : théorie et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-s7857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and actuation strategy of a planar tensegrity 2-X manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (6), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis and solution classification of a class of planar tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1214-1224. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S026357471800070X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the 3-RPS-3-SPR Series-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (7), pp.1240-1266. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574718000826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Mode Analysis of 3-RPS Parallel Manipulators based on their Design Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Geometric Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.122 - 134. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cagd.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-[PP]S Parallel Manipulators based on their Singularity Free Orientation Workspace, Parasitic Motions and Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.293-315. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed detection of the singularities of 3R robotic manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Sciences (MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ms-7-31-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration analysis of a 4-RUU parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Planning of Kinematically Redundant Parallel Manipulators by Using Multiple Working Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Reveles Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation modes and self-motions of the 2-RUU parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanisms and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.280-296. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMRS.2016.085228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of the 3-RPS Cube Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4029305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Frequency Computation of Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4028573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust generalized predictive control of the Orthoglide robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Robot: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.275-285. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IR-07-2013-374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity-free Design of the Translational Parallel Manipulator IRSBot-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64, pp.262-285. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of 3-RPS Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Schadlbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Husty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.62-69. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11465-013-0366-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of predictive control techniques within parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Andres Lara-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Maurício M. Rosário</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sba Controle &amp; Automação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.530-540. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-17592012000500002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of 3T2R Parallel Mechanisms using Grassmann-Cayley Algebra and Grassmann Line Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.326-340. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2011.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Conditions of 3T1R Parallel Manipulators with Identical Limb Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M. Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp Points in the Parameter Space of Degenerate 3-RPR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Manubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00690975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-RPR Planar Parallel Manipulators with regard to their Dexterity and Sensitivity to Geometric Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meccanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (14), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11012-010-9390-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the H4 Robot using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574711001330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (5), pp.515-528. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/tcsme-2011-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Path Placement Optimization of Parallel Kinematics Machines Based on Energy Consumption, Shaking Forces and Maximum Actuators Torques: Application to the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (8), pp.1125-1141. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of cusp points of 3-R\underline{P}R parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (11), pp.1555-1567. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation, Mobile Robotics and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (3), pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of 3-RPR planar parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.121005-1--121005-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456135v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of Overconstrained Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.966-982. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Serial - Parallel Machine Tool: the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (2), pp.487-498. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Orthoglide parallel robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Staicu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Comparison of Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.1477-1490. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path placement optimization of manipulators based on energy consumption: application to the orthoglide 3-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Canadian Society for Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Manipulators Using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.995-1004. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2009.2017132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of Orthoglide-type mechanisms from observation of parallel leg motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.478-488. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2008.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Motions of General 3-RPR Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (7), pp. 855-866. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364908092466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00310393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly-mode Changing Motions for 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (4), pp.480-490. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00261669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular Curves in the Joint Space and Cusp Points of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574707003785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degeneracy study of the forward kinematics of planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129 (12), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric stiffness analysis of the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (3), pp.296-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal and Noncuspidal Robot Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (6), pp.717-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Study of Generic and Non-Generic 3R Positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal IFToMM Problems of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Parallel Module of the VERNE Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace Analysis of a Three-Axis Parallel Manipulator: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position Analysis of the RRP-3(SS) Multi-Loop Spatial Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (1), pp.272-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspaces Tolopogies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 41 (8), pp.971-986. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2006.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide: A 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.392-402. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DH-parameter based condition for 3R orthogonal manipulators to have 4 distinct inverse kinematic solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.150-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Strategies for the Geometric Synthesis of Orthoglide-type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 40 (8), pp.907-930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance Synthesis of Mechanisms: a Robust Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.86-94. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1825047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric synthesis of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of Belarusian Engineering Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (1), pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a Family of 3R Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (2), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Analysis Based Study for the Design and the Comparison of 3-DOF Parallel Kinematic Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (6), pp.615-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture Optimization of a 3-DOF Translational Parallel Mechanism for Machining Applications, the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (1), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparation des Solutions aux Modèles Géométriques Direct et Inverse pour les Manipulateurs Pleinement Parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (6), pp.763-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some guidelines for the kinematic design of new manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (3), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0094-114X(99)00015-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of 3R Positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120 (2), pp.327-332. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2826976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the connectivity of manipulator free workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chedmail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 8 (6), pp.767-799. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.4620080604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of a Robot to Travel Through its Free Work Space in an Environment with Obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chedmail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (3), pp.214-227. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/027836499101000303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (129)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic analysis of a class of planar 2-DOF tensegrity manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2026 - Innovations in Motion: Shaping the Future of Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of a Planar Tensegrity Joint for Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science EUCOMES 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Wroc\law, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis and Tuning of a Four-Leg Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cablecon 2025 - Seventh International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Chinese University of Hong Kong, Hong Kong SAR, China; University of Duisburg-Essen, Germany; University of Stuttgart, Germany, Jul 2025, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Darwin Lau; Tobias Bruckmann; Andreas Pott, Jul 2025, Hong Kong (China), China. pp.130-140, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and static analyses of the spherical X-joint: a new cable-driven spherical 4R linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Chennai (India), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Static Analyses of a 3-DOF Spatial Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK 2024: Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ljubljana, Slovenia. pp.314-323, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Revolute Joint with Coactivation Principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science— EuCoMeS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giulio Rosati Marco Ceccarelli Alessandro Gasparetto, Sep 2024, Padova, Italy. pp.174-182, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67295-8_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrés Kecskeméthy, Paulo Flores, Jun 2024, Guimarães, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics and Workspace of a Spatial 3-DoF Manipulator with Anti-parallelogram joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.32-42, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bio-Inspired Joint with Variable Stiffness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on New Trends in Medical and Service Robots (MESROB 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniela Tarnita, Jun 2023, Craiova, Romania. pp.220-227, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32446-8_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Static Modelling of a New Two-Degree-of-Freedom Cable Operated Joint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFToMM International Conference on Mechanisms, Transmissions, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Med Amine Laribi, Jun 2023, Poitiers, France. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-29815-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Analysis of Tendon-Driven Manipulators Based on Their Wrench Feasible Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.121-133, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of antagonistic cable actuation on the stiffness of symmetric four-bar mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023: Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.332-343, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory planning issues in cuspidal commercial robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Explicit and Implicit Numerical Integrations for a Tendon-Driven Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.234-245, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and computed torque control stability of an under-actuated tendon-driven manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of the International Federation for the Promotion of Mechanism and Machine Science (IFToMM WC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Tokyo, Japan. pp.332-341, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and static analysis of a cable-driven 2-X tensegrity manipulator for two actuation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control in the operational space of a redundant and under-actuated tensegrity robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of stable wrench-feasible workspace of cable-driven n-X tensegrity manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Cuspidality of Manipulators through Computer Algebra and Algorithms in Real Algebraic Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohab Safey El Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durgesh Salunkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAC 2022 - 47th International Symposium on Symbolic and Algebraic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476446.3535477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596704v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parag Khanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Böhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of a tensegrity mechanism for a bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swaminath Venkateswaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The ASME 2019 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2019, Aug 2019, Annaheim, California, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Annaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2019-97544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of planar tensegrity 2-X manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Lettl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of tensegrity mechanisms used in a bird neck model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders van Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science (EUCOMES'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Aachen, Germany. pp.365-375, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis and control of an antagonistically actuated tensegrity mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders van Riesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (ROMANSY'2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.481-490, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and cuspidality analysis of a 2-X planar manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Udine, Italy. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00365-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pfurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Kumar Mohanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhakumar Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM Asian Mechanism and Machine Science 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bengaluru, India. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Reconfigurable 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE/IFToMM International conference on Reconfigurable Mechanisms and Robots (ReMAR2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REMAR.2018.8449902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local and Full-cycle Mobility Analysis of a 3-RPS-3-SPR Series-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFToMM International Workshop on Computational Kinematics~(CK2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Trajectory Planning of the Orthoglide 5-Axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-46292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 3-RPS Parallel Manipulators based on Operation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th IFToMM World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 3-RPS Parallel Manipulators based on Prescribed Operation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th IFTOMM International Symposium on Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Σ 2 singularities in the 3-RPS Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohit Kalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandipan Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iNaCoMM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Modes and Singularities of 3-PRS Parallel Manipulators with Different Arrangements of P-joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2015-47935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation Modes and Self-motions of a 2-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IFToMM Symposium on Mechanism Design for Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Cable-Driven Parallel Robots for Large Industrial Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.5744-5749, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Cable-Driven Parallel Robot for Sandblasting and Painting of Large Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Gagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Girin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon: Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Duisburg, Germany. pp.275-291, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09489-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of the IRSBot-2 Based on an Optimized Test Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, Oregon, United States. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design of Schoenflies motion generators based on the wrench graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2013-13084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint and Singularity Analysis of the Exechon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Joint International Conference of the XI International Conference on Mechanisms and Mechanical Transmissions (MTM) and the International Conference on Robotics (Robotics’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont-Ferrand, France. pp.141-150, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.162.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Singularity-Free Design of the IRSBot-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Dynamic Performance of Serial 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Quan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis (ESDA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.175-184, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Singular Assembly Mode Changing Trajectories of a 6-DOF Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chicago, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2012-70662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des Conditions d'Assemblage de Manipulateurs Hyperstatiques : application à un manipulateur 5 barres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness domains and non singular assembly mode changing trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSBOT-2 : Un nouveau robot parallèle à deux degrés de liberté pour des applications de manipulation rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRSBOT-2: A Novel Two-Dof Parallel Robot for High-Speed Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Glazunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2011-47564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of the 4-RUU Parallel Manipulator using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Tale-Masouleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément M. Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 CCToMM Symposium on Mechanisms, Machines, and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montréal, Canada. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular surfaces and cusps in symmetric planar 3-RPR manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Franisco, United States. pp.1453-1458, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the singularity locus in the joint space of planar parallel manipulators: special focus on cusps and nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Kader Zaiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Sousse, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cusp points in the parameter space of RPR-2PRR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Mechanism Science : EUCOMES 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cluj-Napoca, Romania. pp.29-37, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9689-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Lower-Mobility Parallel Robots with an Articulated Nacelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaan Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Piran-Portoroz, Slovenia. pp.273-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Planar Parallel Manipulator Architectures based on a Multi-objective Design Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Mechanisms and Robotics Conference (MR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Design Optimization of 3-PRR Planar Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th CIRP Design conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Sensitivity of Robotic Manipulators to Joint Clearances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Binaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2010-28635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode générique pour la résolution des problèmes de placement bidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, La Plagne, France. pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de placement dans les problèmes de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a class of analytic planar 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Duisburg, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'une méthode de résolution pour les problèmes de placement 2D et 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D multi-objective placement algorithm for free-form components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2009 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.DETC2009-87603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432667v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design optimization of parallel manipulators for high-speed precision machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eel-like robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Diego, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analysis of the 2-DOF Spherical Wrist of Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International. Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Improvement for Stiffness Modeling of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ème CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis of 3-d.o.f. Overconstrained Translational Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA IEEE Int. Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Pasadena, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Analysis of Limited-dof Parallel Manipulators using Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Assembly Modes without Passing Parallel Singularities in Non-Cuspidal 3-R\underline{P}R Planar Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGULAB - A Graphical user Interface for the Singularity Analysis of Parallel Robots based on Grassmann-Cayley Algebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ben-Horin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moshe Shoham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Batz sur Mer, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la rigidité des machines outils 3 axes d'architecture parallèle hyperstatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Assises Machines et Usinage à grande vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiffness Analysis Of Multi-Chain Parallel Robotic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Intelligent Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Analyses of the Orthoglide 5-axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raza Ur-Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Le Grand-Bornand, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Kinematic Analysis of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zürich, Switzerland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity Surfaces and Maximal Singularity-Free Boxes in the Joint Space of Planar 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design oriented study for 3R Orthogonal Manipulators With Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2007, Monastir, Tunisia. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of quasi-isotropic parallel kinematic Machines: Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 2007, Angers, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics analysis of the parallel module of the VERNE machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th World Congress in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and stiffness analysis of the Orthoglide, a PKM with simple, regular workspace and homogeneous performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of the 3-RPR parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Ljubljana, Slovenia. pp.221-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Six Degree-Of-Freedom Haptic Device Based On The Orthoglide And A Hybrid Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDETC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Philadelphie, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Optimization of Performance of & 2PRR Parallel Manipulator for Cooperative Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Pamanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Informatics in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setubal, Portugal. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Calibration of the Orthoglide-Type Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Saint Etienne, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singular curves and cusp points in the joint space of 3-RPR parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, Orlando, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Assembly Modes of the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilian Bonev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Robotics And Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Orlando, United States. pp.2317-2322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Computing Cusp Points in the Joint Space of 3-RPR Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mechanism Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Obergurgl, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Spherical Wrist with Parallel Architecture: Application to Vertebrae of an Eel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Barcelone, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exhaustive Study of the Workspace Topologies of all 3R Orthogonal Manipulators with Geometric Simplifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CK2005, International Workshop on Computational Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cassino, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Robustness Indices and Introduction of a Tolerance Synthesis Method for Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Montreal, Canada. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Six Degree-of-Freedom Haptic Device based on the Orthoglide and the Agile Eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Comparative des Manipulateurs 3R à Axes Orthogonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Conception et Modélisation des Systèmes Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Hammamet, Tunisie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Orthoglide: Kinematics and Workspace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification of 3R Orthogonal Manipulators by the Topology of their Workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Barcelona, Spain. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of the Orthoglide, a 3-DOF Translational Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Design Engineering Technical Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Salt Lake City, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2166852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Workspace based Classification of 3R Orthogonal Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Sestri-Levante, Italy. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Stiffness Analysis of the Orhtoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic Analysis of a Symmetrical Three-Degree-of-Freedom Planar Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th CISM-IFToMM Symposium on Robot Design, Dynamics and Control (Romansy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study between Two Three-DOF Parallel Kinematic Machines using Kinetostatic Criteria and Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apr 2004, Tianjin, China. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Concept of Modular Parallel Mechanism for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Taipei, Taiwan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of one family of 3R positioning Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11Th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Design of Three Degree-of-Freedom Parallel Mechanisms for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Coimbra, Portugal. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 3 Axis Parallel Machine Tool for High Speed Machining: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME, 4ème conférence internationale sur la conception et la fabrication intégrées en mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace Analysis of the Orthoglide using Interval Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Merlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation Dynamique d'un Robot Parallèle à 3-DDL : l'Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisama Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 29th Design Automation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Montreal, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/DETC2002/MECH-34268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art de la Conception Robuste de Mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Cachan, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel method for the design of 2-DOF Parallel mechanisms for machining applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Caldes de Malavella, Spain. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Three-Axis Isotropic Parallel Manipulator for Machining Applications: The Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Québec, Canada. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-DOF Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, Clermont-Ferrand, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthoglide : une machine-outil rapide d'architecture parallèle isotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Assises Machines et Usinage à Grande Vitesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Parallel Kinematic Architectures for Machining Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Séoul, South Korea. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Parallel Kinematic Machine Tools Using Kinetostatic Performance Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd INTERNATIONAL CONFERENCE ON METAL CUTTING AND HIGH SPEED MACHINING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Metz, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Three-DOF Parallel Mechanism: Milling Machine Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, Chemnitz, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis of a New Parallel Machine Tool: the Orthoglide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Slovenia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Isotropique d'une morphologie parallèle : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characterization of the regions of feasible trajectories in the workspace of parallel manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress On The Theory Of Machines And Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regions of Feasible Point-to-Point Trajectories in the Cartesian Workspace of Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth World Congress on the Theory of Machines and Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Oulu, Finland. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parcourabilité pour les manipulateurs pleinement parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plagne AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La Plagne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Modes and Aspects in Fully-Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Bruxelle, Belgium. pp.1964-1969, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.1998.680601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of A Class of Closed-Chain Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">May 1998, Bruxelle, Belgium. pp.1970-1976</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moveability and Collision Analysis for Fully-Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoManSy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kinematic design of a 3-dof Hybrid Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workspace and Assembly modes in Fully-Parallel Manipulators : A Descriptive Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Austria. pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition sets for the Direct Kinematics of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference in Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Monterey, United States. pp.859 - 864, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR.1997.620282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniqueness Domains in the Workspace of Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends in medical and service robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doina Pisla Hannes Bleuler Aleksandar Rodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2016, 978-3-319-30674-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadran Lenarčič</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot en tenségrité inspiré du cou de l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anick Abourachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Automatique-Robotique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mohanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-981-15-4476-7. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Maple to analyse parallel robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Gerhard; Ilias Kotsireas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maple in Mathematics Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.50-64, 2020, Maple in Mathematics Education and Research, 978-3-030-41257-9. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-41258-6_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis and design strategy of two antagonistically actuated joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vimalesh Muralidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic analysis of a planar manipulator with anti-parallelogram joints and offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Analysis and Design Optimization of a 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Advances in Mechanism and Machine Science Proceedings of the 15th IFToMM World Congress on Mechanism and Machine Science, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singular Configurations of Mechanisms and Manipulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67 - 99, 2019, CISM International Centre for Mechanical Sciences, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05219-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling and control of a tensegrity manipulator mimicking a bird neck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanism and Machine ScienceProceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2087-2097, 2019, 978-3-030-20130-2. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation modes and workspace of a 4-rRUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Uhl T. (eds) Advances in Mechanism and Machine Science. IFToMM WC 2019. Mechanisms and Machine Science, vol 73. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.649-657, 2019, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary survey of backdrivable linear actuators for humanoid robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bruno Lucidarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROMANSY 22–Robot Design, Dynamics and Control Proceedings of the 22nd CISM IFToMM Symposium, June 25-28, 2018, Rennes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, ROMANSY 22 – Robot Design, Dynamics and Control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Analysis of a 3-RUU Parallel Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stigger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pfurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Lenarcic J., Parenti-Castelli V. (eds) Advances in Robot Kinematics 2018. ARK 2018. Springer Proceedings in Advanced Robotics, vol 8. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-149, 2019, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93188-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden cusps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Jean-Pierre Merlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer, pp.129-138, 2018, Springer Proceedings in Advanced Robotics, 978-3-319-56801-0. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-56802-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetostatic Analysis and Solution Classification of a Planar Tensegrity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Kinematics. Mechanisms and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Springer, Cham, 2017, 978-3-319-60866-2. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60867-9_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3-RPS and 3-SPR Parallel Manipulators based on their Maximum Inscribed Singularity-free Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhilash Nayak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifah Nurahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science Theory and Industrial Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, pp.121-130, 2017, Mechanisms and Machine Science, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-44156-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsingular change of assembly mode without any cusp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jadran Lenarcic; Oussama Khatib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.105-112, 2014, 978-3-319-06697-4. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic and Dynamic Modeling of a Parallel Manipulator with Eight Actuation Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianwen Kong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.315 - 329, 2014, 978-3-319-05431-5. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05431-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Force Generation of 3-RRR Decoupled Planar Robots for Ensuring Unlimited Platform Rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romansy 19 – Robot Design, Dynamics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.109-116, 2012, CISM International Centre for Mechanical Sciences, 978-3-7091-1378-3. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-1379-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution regions in the parameter space of a 3-RRR decoupled robot for a prescribed workspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigen Arakelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lenarcic J., Husty M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latest Advances in Robot Kinematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Dordrecht, pp.357-364, 2012, 978-94-007-4619-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation of symmetric 3-RPR manipulators and asymptotic singularities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Viadero, M. Ceccarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Mechanism and Machine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23--31, 2012, Mechanisms and Machine Science vol. 7, 978-94-007-4901-6. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4902-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of 3-d.o.f. Translational Parallel Manipulators Using Leg Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Gomolitsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jee-Hwan Ryu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators, New Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, pp.225-240, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic calibration of orthoglide-type mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatol Pashkevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Dolgui, Gérard Morel and Carlos E. Pereira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.149-154, 2006, A Proceedings Volume from the 12th IFAC Conference 17-19 May 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Isoconditioning Loci of Planar Three-Dof Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer, pp.129-138, 2006, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0161-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et procédé de branchement d’un organe de connexion à un organe de connexion complémentaire porté par un véhicule automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ketfi-Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1852014. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de déplacement et d'orientation d'un objet dans l'espace et utilisation en usinage rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chablat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR2850599. 2003, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a polynomial equation for the boundaries of 2-X manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuspidal Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377763v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified geometrico-static problem and workspace analysis of a cable-driven lifting and leveling manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bruzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LS2N, Université de Nantes. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of force control strategies on an underactuated tendon-driven robot in simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J.S. Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lirmm, University of Montpellier; LS2N-Nantes Université. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Report - Fourth Quarter 2023: Analysis and Design of Spatial Mechanisms of Tensegrity for Collaborative Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karol Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Porez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centrale Nantes; IMT Atlantique. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Static analysis of an under-actuated bio-inspired robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J S Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Chevallereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire des sciences du numérique de Nantes (LS2N). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId491"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="143B14A2"/>
+    <w:nsid w:val="8026A453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-wenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-4484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035621621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac John" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhakumar Mohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2026.106394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mu&#241;oz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J S Testard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065633" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marauli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.S. Testard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724001103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507710v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalesh Muralidharan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264337v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644354v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105721" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064981" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Spartalis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104729" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055677" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104249" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345018v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044209" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861785v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800070X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000826" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stigger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Husty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.05.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.08.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-7-31-2016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurahmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schadlbauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712832v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reveles Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721232v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRS.2016.085228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757334v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029305" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028573" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Lara-Molina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio Ros&#225;rio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2013-374" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914024v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-013-0366-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8561EB589D43A646E475043F1B5E5CC7700B10A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592012000500002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale Masouleh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833520v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tale Masouleh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9390-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001330" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684999v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Gosselin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2011-0031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Ur-Rehman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.03.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456135v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000216" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.03.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.07.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Staicu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2017132" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310393v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Bonev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364908092466" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261669v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Zein" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.03.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003785" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Majou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454562v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454563v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Innocenti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703831v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145142v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355184v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(99)00015-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ7HWN0V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362907v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2826976" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499101000303" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9797EE36DEEAF0BBDB59EF635B23A3467DD83F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355226v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chedmail" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.4620080604" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577290v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571158v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429501v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_36" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67295-8_20" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_10" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271760v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32446-8_24" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_27" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121447v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_19" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_33" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055520v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797431v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596704v3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pr&#233;bet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Salunkhe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535477" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189437v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97544" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lettl" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_18" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989992v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders van Riesen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_43" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810820v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_14" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_60" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfurner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_17" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Kumar Mohanta" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4477-4_54" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757553v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REMAR.2018.8449902" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757936v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_57" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46292" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947194v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947222v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338828v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kalla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurhami" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47935" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818100v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13037" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830400v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13084" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533368v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.141" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667609v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82208" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692371v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70662" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590041v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590082v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Glazunov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47564" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale-Masouleh" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610313v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094724" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598302v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Zaiter" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642259v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464101v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_37" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545466v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941777v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28635" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432669v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquenot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391298v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432671v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432667v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372622v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322720v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323101v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322730v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ben-Horin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Shoham" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164877v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162690v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145391v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169506v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Moreno" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160809v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168606v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164992v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168519v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145468v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165015v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165085v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165061v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145373v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163905v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145368v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145367v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162630v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guegan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145304v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168513v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Angeles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34268" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145299v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145281v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145264v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165111v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165167v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145122v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145120v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165169v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162571v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145086v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145125v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428530v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162268v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.680601" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162274v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162334v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145047v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162563v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144986v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.1997.620282" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145036v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740197v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla Hannes Bleuler Aleksandar Rodic" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740254v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Lenar&#269;i&#269;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949022v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mohanta" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010542v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353780v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05219-5_3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353763v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_207" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404455v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_65" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984430v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruno Lucidarme" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405202v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309185v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_14" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525686v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_48" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758006v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_13" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959842v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_12" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592330v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwen Kong" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05431-5_21" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687694v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1379-0_14" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687005v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674039v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463599v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_13" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862805v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186783v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905469v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377763v3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578244v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bruzek" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548359v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405080v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391834v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-wenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6608-4484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035621621" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac John" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhakumar Mohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2026.106394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.S. Testard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2026.3688030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J S Testard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Marauli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;ller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724001103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507710v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalesh Muralidharan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644354v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507708v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064981" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoforos Spartalis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Capco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2022.104729" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055677" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03445533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gagnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13517" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2021.104249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345018v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7857" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044209" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471800070X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Nayak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000826" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860789v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stigger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Husty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagd.2018.05.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2018.08.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lagrange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-7-31-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurahmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Schadlbauer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Reveles Ramos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2015.09.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721232v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRS.2016.085228" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029305" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Germain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028573" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Andres Lara-Molina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio Ros&#225;rio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-07-2013-374" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832557v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11465-013-0366-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8561EB589D43A646E475043F1B5E5CC7700B10A1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Maur&#237;cio M. Ros&#225;rio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-17592012000500002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Amine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tale Masouleh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gosselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2011.11.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642238v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale Masouleh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M. Gosselin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2013.09.004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Manubens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833524v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Binaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9390-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642230v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574711001330" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684999v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M Gosselin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/tcsme-2011-0031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raza Ur-Rehman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.03.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545502v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.06.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418768v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Pashkevich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456135v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000216" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372638v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.05.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342928v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2008.03.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Staicu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833527v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.07.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425337v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425361v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2009.2017132" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2008.11.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310393v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Bonev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364908092466" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Zein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.03.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003785" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168332v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Majou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bennis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Innocenti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168501v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2006.03.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169005v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2166852" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168494v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1825047" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162645v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166631v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168179v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703831v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145142v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355184v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0094-114X(99)00015-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ7HWN0V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362907v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2826976" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355226v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chedmail" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.4620080604" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355205v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chedmail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499101000303" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9797EE36DEEAF0BBDB59EF635B23A3467DD83F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577290v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429501v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_36" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67295-8_20" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644356v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271760v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32446-8_24" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29815-8_12" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121450v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118861v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_27" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121447v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_19" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311457v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_33" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797235v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797431v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596704v3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pr&#233;bet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Salunkhe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3535477" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189437v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaminath Venkateswaran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97544" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791317v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lettl" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_18" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders van Riesen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_43" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989963v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_60" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00365-4_14" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfurner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93188-3_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984427v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Kumar Mohanta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4477-4_54" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REMAR.2018.8449902" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757936v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_57" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemoine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46292" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947194v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338828v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Kalla" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifah Nurhami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandipan Bandyopadhyay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947216v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47935" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947228v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221401v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gagliardini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907703" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09489-2_20" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818100v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13037" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830400v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-13084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533368v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.162.141" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667609v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Quan Nguyen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82208" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692371v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-70662" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422528v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590041v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590082v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Glazunov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-47564" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642267v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tale-Masouleh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610313v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094724" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598302v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Zaiter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545445v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9689-0_4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642259v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545466v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464101v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_37" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941777v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cardou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28635" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquenot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391298v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412923v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432671v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432667v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414240v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411844v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372622v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414207v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257728v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322720v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323101v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322730v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ben-Horin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Shoham" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340626v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326672v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322702v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164877v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162690v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145161v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gomolitsky" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145391v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164595v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168606v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164992v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169506v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Moreno" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Pamanes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145163v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160809v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168519v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145468v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162717v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165015v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465501v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165085v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165061v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145372v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163907v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170102v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145373v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168400v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144971v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163905v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145368v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145367v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145366v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145262v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145304v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162630v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guegan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168513v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Angeles" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34268" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465473v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145299v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145281v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145264v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165111v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165167v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145122v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145120v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162571v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428530v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145125v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145086v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162268v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1998.680601" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162274v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162334v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145047v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162563v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144986v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.1997.620282" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145036v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740197v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla Hannes Bleuler Aleksandar Rodic" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740254v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Lenar&#269;i&#269;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949022v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639735v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mohanta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289699v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41258-6_4" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010558v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010542v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353780v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375029v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05219-5_3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353763v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_207" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404455v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_65" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984430v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruno Lucidarme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405202v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309185v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56802-7_14" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525686v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60867-9_48" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758006v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_13" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959842v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_12" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592330v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwen Kong" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05431-5_21" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687694v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1379-0_14" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687005v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674039v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4902-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428919v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186773v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463599v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_13" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862805v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ketfi-Cherif" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186783v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905469v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377763v3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578244v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bruzek" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garnier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548359v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405080v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391834v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>