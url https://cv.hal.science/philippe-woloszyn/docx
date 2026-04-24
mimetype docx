--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe woloszyn </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Recruté en 1999, médaillé de bronze du CNRS en 2003, puis expert du GO7 du Prédit, du CSEA et du Comité National du CNRS, j'ai été initialement affecté à l’UMR AAU, puis à l’UMR ESO. Depuis 2017, je mène mes recherches au sein de l’UMR PASSAGES UMR 5319.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Woloszyn est Chercheur CNRS, affecté depuis 2017 au laboratoire UMR 5319 PASSAGES à Bordeaux. Architecte et acousticien, il développe un dispositif hypermédia de recherche participative de l'espace sonore urbain à travers des dispositifs de réalité augmentée. Il a également cherché à développer une synergie entre les architectes, les physiciens, les géographes, les sociologues et les psychologues afin de modéliser les relations homme-environnement au sein de la théorie des systèmes évolutionnaires. Lauréat de la médaille de bronze de la section 39 du CNRS en 2003, il rejoint le réseau international Intelligence Territoriale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2007, puis anime l'axe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vulnerabilité/résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GdRI éponyme de ce réseau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps silencieux comme expression paysagère du changement climatique dans nos villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Acclimater le paysage. Observer, penser et agir face aux climats en changement, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04976053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons, musiques &amp; ressourcement - Des thérapies soniques aux ambiances aménitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de musicothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (02)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Evaluation in Engineering Studies: Cognitive Assessment, Informational Scaling and Systemic Modeling of the Knowledge Acquisition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology &amp; Behavior Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.25-49. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22158/jpbr.v4n2p25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03664570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéo-scénarisation sonore du paysage comme support métaphorique de sa médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paysage(s) en partage. Vingt ans de médiation paysagère entre théorie et pratique : bilan et perspectives, 26, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.28208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la cité ! Les paysages de la Clairière des Aubiers révélés par son clip rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (21), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.2885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronotopie du paysage sonore urbain des places publiques : le cas de la place 1er novembre 1954 à Béjaïa (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Debache-Benzagouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Environnement, Nature, Paysage, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;zones calmes&amp;quot; à l’épreuve des usages de la ville : vers une requalification des métiers de l'urbanisme ? L'expérience rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures évolutionnaires de la résilience Modélisation systémique de la durabilité des systèmes territoriaux, l’exemple de la sécheresse de 2012 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Risques, territoires et résilience, Hors série 30, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Aspects of Soundscape Acknowledgment Using a Virtual Reality (VR) Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.23 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAUP. Une modalité non verbale de composition du paysage sonore pour une nouvelle médiation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Modelling of Vulnerable Sustainability Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.598 - 611. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2015.84060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle inductif de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Intelligence Territoriale 25 ans déjà !, Les cahiers d'Administration, hors série de la revue Administration (Supplément au n°244), pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la morphométrie dans la révélation des préférences de mobilité. Application aux cheminements piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.101-130. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.101-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRICAL SCATTERING INDICATORS FOR URBAN SOUND DIFFUSION: STRUCTURE FACTOR AND VERTEX DENSITOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultragarsas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, BALTIC-NORDIC ACOUSTICAL MEETING (B-NAM 2002) PROCEEDINGS: VOLUME II, 3 (48), pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation paysagère d'un écoquartier des années 70 par l'évaluation géotopique de ses ambiances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations des habitants d'un quartier en réhabilitation : le quartier MALAKOFF à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp. 43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation interdisciplinaire et intersectorielle des attracteurs paysagers des ambiances piétonnes du quartier de Hautepierre à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Albisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.429-439. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2010.34049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la réflexion diffuse des façades sur la propagation acoustique et sur la représentation de l’environnement sonore en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sémidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4ièmes Assises de l'environnement sonore, 39, pp. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustical influence of balcony depth and parapet form: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (5), pp.533. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2004.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the sound field into high-rise building facades due to its balcony ceiling form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.431. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2003.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An angular diffusivity geometrical model to predict urban sound diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of diffusive urban configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 ( 1281 (1999)), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4777350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et identification des sources sonores en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (16), pp.7 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du complexe au simplexe : le modèle des objets ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines, 43-44, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de dynamique de résilience pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer et Former à l’Agroécologie en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Safourcade - Université Rennes2, Feb 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la ville : Enjeux acoustiques et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des sons en art et design sonores Seminaire de recherche pour une écoute critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Pecquet, Mar 2025, Paris- Université Panthéon- Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation- Objectivation - Transcription - Composition: Le Paysage des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonotopics. Pour une expérienciation sensible de la spatialisation des univers sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Woloszyn; Didier Blanchard; Kahina Ikni; Frédéric Fradet; Cécile Régnault, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound territories of diversity, between humans and non-humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Acoustic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Music Studies of the University of Athens, Hellenic Society of Acoustic Ecology, Municipality of Epidaurus, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X - X' - X&amp;quot;, son - énergie - mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur d’usage du son : situation actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Pecket - Université Paris 1 Panthéon-Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience, fruit de l'intelligence collective des territoires ou exhortation politique au consentement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’INTELLIGENCE COLLECTIVE ET LE RÔLE DES ACTEURS DANS L’ACTIVATION DES RESSOURCES TERRITORIALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22ème colloque international d’intelligence territoriale, Oct 2022, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter et observer le paysage pour re-constituer un récit paysager : une expérience à l’interface entre recherche et pédagogie, de l’ensap de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rodriguez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la pandémie : les territoires et la prévention des crises sanitaires et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Sciences Sociales de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Territoriale, l'anthropocène et le monde d'après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Wars &amp; Peaces. Socioécologie de l’Eau, Économie du Partage et Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Woloszyn; J.J. Girardot, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le revenu universel: un mode de solidarité dans une logique systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC-SO "Intelligence Collective - Sud-Ouest: de Bordeaux à Valle-Central"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie productive à l’économie fonctionnelle : vers une hybridation des champs de liberté du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International d’Intelligence Territoriale. Ressources, déchets et territoires en Économie Sociale et Solidaire : « Valoriser le territoire et améliorer sa qualité au moyen de la gestion des déchets et de l’Économie circulaire»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université A. Mira de Bejaia Faculté des Réseau Intelligence Territoriale, Sciences Economiques, Commerciales et des Sciences de Gestion Laboratoire Economie &amp; Développement; Réseau International Network of Territorial Intelligence, Nov 2017, Bejaia, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Capital as a Measure of Solidarity. Elements for a complex model of solidarities through freedoms representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Conferencia internacional INTI Network y primer encuentro latinoamericano de territorios posibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités de la résilience, un modèle complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et faire la Résilience. Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mentir Proudhon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire dans les territoires. Initiatives, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale INTI, Nov 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAUP : L’hyperambiotope urbain participatif. Une interface de composition du paysage sonore pour une nouvelle médiation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 547 - 552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global vulnerability scenario for european territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Future of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITY OF SALERNO Department of Humanities, Philosophy and Education Under the patronage of Sociological Theories and Social Transformation Section of the Italian Sociological Association, May 2015, Salerno - Amalfi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability issues in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Territorial Intelligence “The Future of Europe. European Meeting of Almafi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperambiotopes urbains participatifs (HAUP) : une opportunité pour les territoires vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable des territoires vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale INTI, Oct 2015, Ouarzate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la résilience des paysages sonores &amp;quot;low-fi&amp;quot; des centre-villes, application à la qualification multi-sources de la commune de Bruz (35).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un indice de qualité urbaine pour mieux intégrer le besoin de ressourcement dans les projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès national de Santé-Environnement Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSE - Société Française de Santé Environnement, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus loin de l'équilibre: un nouveau paradigme pour la vulnérabilité des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes transversaux du GdRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus loin de l’équilibre: un nouveau paradigme pour la vulnérabilité des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar IT-GO Rosko14, Towards sustainable territorial intelligence: the scales of resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woloszyn Phiippe, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie des espaces urbains et expression d'un ressenti d'agrément : approche de la notion de bien-être par la quantification informationnelle du bassin de visibilité du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e CONGRÈS NATIONAL EN SANTÉ-ENVIRONNEMENT Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE SANTÉ ET ENVIRONNEMENT, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization as a factor of environmental vulnerability; Climate change axiological deficits and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Territories and Vulnerable Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AN INDUCTIVE MODEL OF TERRITORIAL RESILIENCE DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 44th International Conference on Computers &amp; Industrial Engineering (CIE 44) and 9th International Symposium on Intelligent Manufacturing and Service Systems (IMSS’44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey. pp. 680-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un Wellcome à la gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement bâti et mobilité piétonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIE 2013 - Colloque International Francophone Piéton 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive E.S.O. model evolution: towards a viable inference model of resilience dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT BATI ET MOBILITE PIETONNE ANALYSE MORPHOMETRIQUE DES ESPACES DE VISIBILITE ET CHOIX D'ITINERAIRES PEDESTRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone Piéton COPIE 2013 - La ville sous nos pieds: connaissances et pratiques favorables aux mobilités piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du modèle inductif de résilience : intégration des variables réactives et proactives dans un modèle d'inférence de la dynamique de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'analyse qualitative sur les modes de consommation (Results of the qualitative analysis on consumption modes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ormaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants : un processus de résilience pro-active au service de la justice environnementale en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and resilience in risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France. 16-33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability and resilience in risk scenarii: a community case study; indigenous Nasa in Huila Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du modèle participatif d'évaluation de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School : Territoriale Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris-Est Marne-la-Vallée, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability conditions for communitary construction. An example of local experimentation for sustainable planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The farm of the Millers' park: local experimentation of and for a sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th Annual International Conference of Territorial Intelligence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUCTIVE E.S.O. MODEL EVOLUTION 1 -TOWARDS A VIABLE INFERENCE MODEL OF RESILIENCE DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Conférence annuelle internationale d’Intelligence Territoriale: Innovation sociale et nouveaux modes de gouvernance pour la transition socioécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER PAYSAGES URBAINS : Un système numérique d'information ambiantale participative d'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4° rencontres urbaines de Mazier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, St-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence of vulnerability systems 2 - Sustainable modelling of globalization challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnerabilidad de los territorios y las poblaciones vulnerables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pascaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Gliemmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des notions de résilience et de transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été en Intelligente Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs territoriaux sont pertinents pour appréhender bien-être et qualité de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a landscape potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference "Reliability and Statistics in Transportation and Communication" (RelStat'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Riga, Latvia. pp.ISBN 978-9984-818-46-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperpaysages urbains comme jeux de cocréation d'ambiances - Vers une coproduction d'outils participatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.316-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landscape potential characterization: spatial template of pedestrian ambient fields within the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e conférence intercontinentale en intelligence territoriale (IT-Gatineau 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interaction evaluation between dimensions and objectives of sustainable development at territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce; application aux parcours piétonniers en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new semantically enriched geoprocessing tool adapted to the Territorial Intelligence and socio-ecological foresight main thematics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Ouest days of Territorial Intelligence IT-GO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes - Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations fields from corporate studies to socio-ecological indicators : a point of review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI, Strasbourg 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyperscape project: the Landscapes Observatory. Tool Coproduction and Acknowledgment Participative Challenge-Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community environment design hypertool. Application to sustainable cities interaction regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Territorial Intelligence. ENTI. November, 4th - 7th 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salerne, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning: Towards Ambient Pointers Geosystemic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A « perlaborative » environment for sustainable cities design staff in a participative perspective. GIS and knowledge database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering, 2009. CIE 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hyperscape project: Participative game informational construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyperscape project (2): Participative Game Informational Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban HyperScape: a community game for territorial knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. p. 180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive Evaluation Procedures for Diffuse Reflexion Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alexandrie, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d'évaluation perceptive de la réflexion diffuse -Développements méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire UltraSons Signaux Instrumentation (Tours), Apr 2006, Tours, France. pp.781-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de l'ambiance acoustique par reconnaissance sonore en situation d'immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire avec les sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Effect Evaluation of Balconies' Ceiling Form in Protecting Buildings Facades Against Traffic Noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building for the Future: The 16th CIB World Building Congress 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4715.2161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as an Ambience Production Tool An application to immersive sound recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM' 03 : First International Conference on Industrial Engineering and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés universitaires catholiques de Mons (Belgique); Instituto de Engenharia de Sistemas e Computadores do Porto; Universidade do Porto. Faculdade de Engenharia, May 2003, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Énergie Mouvement X - X' - X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Pecquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et usages du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELATOUR FRANCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2024, 978-2-7521-0486-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 Temporalité et spatialité de la co-présence ambiantale du vécu paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mons Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence/absence, les battements du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2022, 979-10-300-0774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des sons de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Pecquet,; Paul Dupouey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Sonore. Applications, méthodologie et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-47, 2021, Hors Collection, 978-2100810680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine comme clef de lecture des enjeux de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Vaucelle, Christine Bouisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, pp.101 - 119, 2020, Coll. Ecopolis, 978-2-8076-1228-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale, vers une ingénierie participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lerique, F., &amp; Pissaloux, J. L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie territoriale: quels prolongements à la réforme territoriale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16722-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital-Value-Decision, a Trialectic Measure of Solidarity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Truda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Observation. Participative Territorial Governance, Planning of Socio-ecological Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gutenberg Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-63, 2019, Social Systems, Culture and Development, 978-88-7554-191-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des territoires et Populations vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRUDA Giovanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence. Actors, vulnerabilities and gender differences Une idée de l'intelligence territoriale : Acteurs, vulnérabilité et différences entre les sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg Edizioni, 2017, 978-88-7554-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inductive E.S.O. Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRUDA Giovanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence : Actors, vulnerabilities and gender differences Une idée de l'Intelligence territoriale : acteurs, vulnérabilités et différences entre sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg Edizioni, 2017, 978-88-7554-81-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une résilience consumériste dans le quartier populaire de la Fontaine d’Ouche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Un quartier populaire en résilience socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche du paysage sonore par analogie au visuel - si le son donne à voir, le champ de vision donne-t-il à entendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces - Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-250, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonore, l'iconique et l'ambiantal : vers une connaissance paysagère partagée pour le projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire GUIU, Guillaume FABUREL, Marie-Madeleine MERVANTROUX, Henry TORGUE, Philippe WOLOSZYN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperpaysages urbains: une approche géographique, sociolangagière et communicationnelle de l’espace sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Bulot, Isabelle Boyer et Marie-Madeleine Bertucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporisations sociolinguistiques et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 163-182, 2014, Espaces discursifs, 978-2-343-03633-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage sonore aux sonotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pecqueux, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bruits de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (90), Seuil, pp.53-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper paysages urbains (HPU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudin, Solène &amp; Harismendy, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la rénovation, les nouvelles pratiques d'habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St-Brieuc eds, pp.143-155, 2012, Rencontres urbaines de Mazier, 978-2-9513526-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Surrounding Space to Assess the Pedestrian Visual Aperture Angle in the Urban Fabric: Toward a Kurtosis-Based Isovist Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily V. Popovich; Christophe Claramunt; Thomas Devogele; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems - Towards the Digital Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2011, 978-3-642-19765-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19766-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Semantics to Analyze the Visual Dynamics of the Pedestrian Mobility in the Urban Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Painho; Maribel Yasmina Santos; Hardy Pundt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-257, 2010, 978-3-642-12325-2. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12326-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic diffraction patterns from regular to fractal structures: application to the Sierpinski carpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lévy-Véhel and Evelyne Lutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals in Engineering. New Trends in Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.97, 2005, 1-84628-047-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-84628-048-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal scattering indicators for urban sound diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M. Novak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking in Patterns. Fractals and Related Phenomena in Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.221, 2004, 981-238-822-2. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812702746_0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balcony form; An approach to reduce sound pressure level into the building façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Almorza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Experimental Measurements in Acoustics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wit press, pp.249-358, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS FRACTAL ESTIMATION OF A GEOMETRY WORTH FOR ACOUSTICS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M Novak (Kingston University, UK). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent nature : Patterns, Growth and Scaling in the Sciences : Conference on Fractals 2002 Granada, Spain, 17 – 20 March 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-424, 2002, 978-981-02-4910-6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/4926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES GEOMETRIQUES POUR LA SIMULATION DES PHENOMENES PHYSIQUES DES AMBIANCES URBAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Anthropos, pp.387-396, 2000, Collection Villes, 2-7178-4071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squaring the Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M. Novak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigms of Complexity. Fractals and Structures in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299, 2000, 981-02-4292-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Soundscape Revisited, présentation des résultats de la recherche aux services de Nantes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons, musiques & ressourcement -Thérapies traditionnelles, psychanalyse, musicothérapie et interactions biophysiques du son paysager et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la perception des compétences des élèves ingénieurs dans la structure organisationnelle des pratiques apprenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce - application aux parcours piétonniers en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Paysages Urbains (HPU) : un exemple de projet de recherche fédérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux ReSonA - Ressourcement, Sonorités, Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01, Rapport de recherche Passages pour Bordeaux Métropole - Al'urba. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Guerres et Paix] de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Wars and Peace : Socioecology of Water, Economics of Sharing and Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France. 1 (14), Gutenberg Edizioni, 2023, Social Systems, Culture and Development, 978-88-7554-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave synthesis of the mechanisms of solidarity: a systemic reading of the mediation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutenberg Edizioni, pp.24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inductive model of territorial resilience dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique, Editions Universitaires de Dijon, décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://eud.u-bourgogne.fr/468-territoires-urbains-en-transition-9782364411562.html, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417, 2014, Collection "Géographie sociale", SECHET, Raymonde, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Truda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Antonio Barbieri Salvatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Truda. Gutenberg Edizioni, 87 p., 2013, 978-88-7554-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters de présentation du projet Bordeaux ReSonA (Ressourcement, Sonorités, Ambiances) à l'exposition SONOTOPICS (6 au 31 mai 2024, MAISON DES SUDS, Pessac)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONOTPICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pessac, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’analyse de contenu des séquences sonores. S. A. C. S. SO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters de présentation du projet &amp;quot;Nantes Soundscape Revisited&amp;quot; à l'exposition SONOTOPICS (6 au 31 mai 2024, MAISON DES SUDS, Pessac)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversée 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARIOUPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSÉE 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe woloszyn </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Recruté en 1999, médaillé de bronze du CNRS en 2003, puis expert du GO7 du Prédit, du CSEA et du Comité National du CNRS, j'ai été initialement affecté à l’UMR AAU, puis à l’UMR ESO. Depuis 2017, je mène mes recherches au sein de l’UMR PASSAGES UMR 5319.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Woloszyn est Chercheur CNRS, affecté depuis 2017 au laboratoire UMR 5319 PASSAGES à Bordeaux. Architecte et acousticien, il développe un dispositif hypermédia de recherche participative de l'espace sonore urbain à travers des dispositifs de réalité augmentée. Il a également cherché à développer une synergie entre les architectes, les physiciens, les géographes, les sociologues et les psychologues afin de modéliser les relations homme-environnement au sein de la théorie des systèmes évolutionnaires. Lauréat de la médaille de bronze de la section 39 du CNRS en 2003, il rejoint le réseau international Intelligence Territoriale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2007, puis anime l'axe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vulnerabilité/résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GdRI éponyme de ce réseau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps silencieux comme expression paysagère du changement climatique dans nos villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Acclimater le paysage. Observer, penser et agir face aux climats en changement, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04976053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons, musiques &amp; ressourcement - Des thérapies soniques aux ambiances aménitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de musicothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (02)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéo-scénarisation sonore du paysage comme support métaphorique de sa médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paysage(s) en partage. Vingt ans de médiation paysagère entre théorie et pratique : bilan et perspectives, 26, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.28208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Evaluation in Engineering Studies: Cognitive Assessment, Informational Scaling and Systemic Modeling of the Knowledge Acquisition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology &amp; Behavior Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.25-49. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22158/jpbr.v4n2p25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03664570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronotopie du paysage sonore urbain des places publiques : le cas de la place 1er novembre 1954 à Béjaïa (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Debache-Benzagouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Environnement, Nature, Paysage, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la cité ! Les paysages de la Clairière des Aubiers révélés par son clip rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (21), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.2885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;zones calmes&amp;quot; à l’épreuve des usages de la ville : vers une requalification des métiers de l'urbanisme ? L'expérience rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Aspects of Soundscape Acknowledgment Using a Virtual Reality (VR) Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.23 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures évolutionnaires de la résilience Modélisation systémique de la durabilité des systèmes territoriaux, l’exemple de la sécheresse de 2012 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Risques, territoires et résilience, Hors série 30, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAUP. Une modalité non verbale de composition du paysage sonore pour une nouvelle médiation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Modelling of Vulnerable Sustainability Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.598 - 611. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2015.84060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la morphométrie dans la révélation des préférences de mobilité. Application aux cheminements piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.101-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.101-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle inductif de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Intelligence Territoriale 25 ans déjà !, Les cahiers d'Administration, hors série de la revue Administration (Supplément au n°244), pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRICAL SCATTERING INDICATORS FOR URBAN SOUND DIFFUSION: STRUCTURE FACTOR AND VERTEX DENSITOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultragarsas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, BALTIC-NORDIC ACOUSTICAL MEETING (B-NAM 2002) PROCEEDINGS: VOLUME II, 3 (48), pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation paysagère d'un écoquartier des années 70 par l'évaluation géotopique de ses ambiances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation interdisciplinaire et intersectorielle des attracteurs paysagers des ambiances piétonnes du quartier de Hautepierre à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Albisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations des habitants d'un quartier en réhabilitation : le quartier MALAKOFF à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp. 43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.429-439. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2010.34049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustical influence of balcony depth and parapet form: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (5), pp.533. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2004.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la réflexion diffuse des façades sur la propagation acoustique et sur la représentation de l’environnement sonore en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sémidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4ièmes Assises de l'environnement sonore, 39, pp. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the sound field into high-rise building facades due to its balcony ceiling form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.431. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2003.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An angular diffusivity geometrical model to predict urban sound diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of diffusive urban configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 ( 1281 (1999)), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4777350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et identification des sources sonores en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (16), pp.7 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du complexe au simplexe : le modèle des objets ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines, 43-44, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de dynamique de résilience pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer et Former à l’Agroécologie en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Safourcade - Université Rennes2, Feb 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la ville : Enjeux acoustiques et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des sons en art et design sonores Seminaire de recherche pour une écoute critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Pecquet, Mar 2025, Paris- Université Panthéon- Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound territories of diversity, between humans and non-humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Acoustic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Music Studies of the University of Athens, Hellenic Society of Acoustic Ecology, Municipality of Epidaurus, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation- Objectivation - Transcription - Composition: Le Paysage des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonotopics. Pour une expérienciation sensible de la spatialisation des univers sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Woloszyn; Didier Blanchard; Kahina Ikni; Frédéric Fradet; Cécile Régnault, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience, fruit de l'intelligence collective des territoires ou exhortation politique au consentement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’INTELLIGENCE COLLECTIVE ET LE RÔLE DES ACTEURS DANS L’ACTIVATION DES RESSOURCES TERRITORIALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22ème colloque international d’intelligence territoriale, Oct 2022, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X - X' - X&amp;quot;, son - énergie - mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur d’usage du son : situation actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Pecket - Université Paris 1 Panthéon-Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter et observer le paysage pour re-constituer un récit paysager : une expérience à l’interface entre recherche et pédagogie, de l’ensap de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rodriguez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la pandémie : les territoires et la prévention des crises sanitaires et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Sciences Sociales de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Territoriale, l'anthropocène et le monde d'après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Wars &amp; Peaces. Socioécologie de l’Eau, Économie du Partage et Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Woloszyn; J.J. Girardot, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le revenu universel: un mode de solidarité dans une logique systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC-SO "Intelligence Collective - Sud-Ouest: de Bordeaux à Valle-Central"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Capital as a Measure of Solidarity. Elements for a complex model of solidarities through freedoms representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Conferencia internacional INTI Network y primer encuentro latinoamericano de territorios posibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités de la résilience, un modèle complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et faire la Résilience. Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie productive à l’économie fonctionnelle : vers une hybridation des champs de liberté du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International d’Intelligence Territoriale. Ressources, déchets et territoires en Économie Sociale et Solidaire : « Valoriser le territoire et améliorer sa qualité au moyen de la gestion des déchets et de l’Économie circulaire»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université A. Mira de Bejaia Faculté des Réseau Intelligence Territoriale, Sciences Economiques, Commerciales et des Sciences de Gestion Laboratoire Economie &amp; Développement; Réseau International Network of Territorial Intelligence, Nov 2017, Bejaia, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mentir Proudhon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire dans les territoires. Initiatives, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale INTI, Nov 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAUP : L’hyperambiotope urbain participatif. Une interface de composition du paysage sonore pour une nouvelle médiation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 547 - 552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability issues in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Territorial Intelligence “The Future of Europe. European Meeting of Almafi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperambiotopes urbains participatifs (HAUP) : une opportunité pour les territoires vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable des territoires vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale INTI, Oct 2015, Ouarzate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global vulnerability scenario for european territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Future of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITY OF SALERNO Department of Humanities, Philosophy and Education Under the patronage of Sociological Theories and Social Transformation Section of the Italian Sociological Association, May 2015, Salerno - Amalfi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un indice de qualité urbaine pour mieux intégrer le besoin de ressourcement dans les projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès national de Santé-Environnement Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSE - Société Française de Santé Environnement, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization as a factor of environmental vulnerability; Climate change axiological deficits and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Territories and Vulnerable Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes transversaux du GdRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus loin de l'équilibre: un nouveau paradigme pour la vulnérabilité des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie des espaces urbains et expression d'un ressenti d'agrément : approche de la notion de bien-être par la quantification informationnelle du bassin de visibilité du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e CONGRÈS NATIONAL EN SANTÉ-ENVIRONNEMENT Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE SANTÉ ET ENVIRONNEMENT, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus loin de l’équilibre: un nouveau paradigme pour la vulnérabilité des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar IT-GO Rosko14, Towards sustainable territorial intelligence: the scales of resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woloszyn Phiippe, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AN INDUCTIVE MODEL OF TERRITORIAL RESILIENCE DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 44th International Conference on Computers &amp; Industrial Engineering (CIE 44) and 9th International Symposium on Intelligent Manufacturing and Service Systems (IMSS’44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey. pp. 680-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un Wellcome à la gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la résilience des paysages sonores &amp;quot;low-fi&amp;quot; des centre-villes, application à la qualification multi-sources de la commune de Bruz (35).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive E.S.O. model evolution: towards a viable inference model of resilience dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT BATI ET MOBILITE PIETONNE ANALYSE MORPHOMETRIQUE DES ESPACES DE VISIBILITE ET CHOIX D'ITINERAIRES PEDESTRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone Piéton COPIE 2013 - La ville sous nos pieds: connaissances et pratiques favorables aux mobilités piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants : un processus de résilience pro-active au service de la justice environnementale en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and resilience in risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France. 16-33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'analyse qualitative sur les modes de consommation (Results of the qualitative analysis on consumption modes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ormaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du modèle inductif de résilience : intégration des variables réactives et proactives dans un modèle d'inférence de la dynamique de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability and resilience in risk scenarii: a community case study; indigenous Nasa in Huila Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability conditions for communitary construction. An example of local experimentation for sustainable planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du modèle participatif d'évaluation de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School : Territoriale Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris-Est Marne-la-Vallée, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The farm of the Millers' park: local experimentation of and for a sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th Annual International Conference of Territorial Intelligence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUCTIVE E.S.O. MODEL EVOLUTION 1 -TOWARDS A VIABLE INFERENCE MODEL OF RESILIENCE DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Conférence annuelle internationale d’Intelligence Territoriale: Innovation sociale et nouveaux modes de gouvernance pour la transition socioécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement bâti et mobilité piétonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIE 2013 - Colloque International Francophone Piéton 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des notions de résilience et de transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été en Intelligente Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence of vulnerability systems 2 - Sustainable modelling of globalization challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnerabilidad de los territorios y las poblaciones vulnerables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pascaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Gliemmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER PAYSAGES URBAINS : Un système numérique d'information ambiantale participative d'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4° rencontres urbaines de Mazier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, St-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a landscape potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference "Reliability and Statistics in Transportation and Communication" (RelStat'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Riga, Latvia. pp.ISBN 978-9984-818-46-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs territoriaux sont pertinents pour appréhender bien-être et qualité de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperpaysages urbains comme jeux de cocréation d'ambiances - Vers une coproduction d'outils participatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.316-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landscape potential characterization: spatial template of pedestrian ambient fields within the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e conférence intercontinentale en intelligence territoriale (IT-Gatineau 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interaction evaluation between dimensions and objectives of sustainable development at territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce; application aux parcours piétonniers en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new semantically enriched geoprocessing tool adapted to the Territorial Intelligence and socio-ecological foresight main thematics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Ouest days of Territorial Intelligence IT-GO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes - Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations fields from corporate studies to socio-ecological indicators : a point of review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI, Strasbourg 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyperscape project: the Landscapes Observatory. Tool Coproduction and Acknowledgment Participative Challenge-Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning: Towards Ambient Pointers Geosystemic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community environment design hypertool. Application to sustainable cities interaction regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Territorial Intelligence. ENTI. November, 4th - 7th 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salerne, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A « perlaborative » environment for sustainable cities design staff in a participative perspective. GIS and knowledge database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering, 2009. CIE 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hyperscape project: Participative game informational construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyperscape project (2): Participative Game Informational Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban HyperScape: a community game for territorial knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. p. 180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d'évaluation perceptive de la réflexion diffuse -Développements méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire UltraSons Signaux Instrumentation (Tours), Apr 2006, Tours, France. pp.781-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive Evaluation Procedures for Diffuse Reflexion Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alexandrie, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de l'ambiance acoustique par reconnaissance sonore en situation d'immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire avec les sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Effect Evaluation of Balconies' Ceiling Form in Protecting Buildings Facades Against Traffic Noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building for the Future: The 16th CIB World Building Congress 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4715.2161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as an Ambience Production Tool An application to immersive sound recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM' 03 : First International Conference on Industrial Engineering and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés universitaires catholiques de Mons (Belgique); Instituto de Engenharia de Sistemas e Computadores do Porto; Universidade do Porto. Faculdade de Engenharia, May 2003, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Énergie Mouvement X - X' - X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Pecquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et usages du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELATOUR FRANCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2024, 978-2-7521-0486-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 Temporalité et spatialité de la co-présence ambiantale du vécu paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mons Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence/absence, les battements du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2022, 979-10-300-0774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des sons de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Pecquet,; Paul Dupouey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Sonore. Applications, méthodologie et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-47, 2021, Hors Collection, 978-2100810680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine comme clef de lecture des enjeux de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Vaucelle, Christine Bouisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, pp.101 - 119, 2020, Coll. Ecopolis, 978-2-8076-1228-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale, vers une ingénierie participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lerique, F., &amp; Pissaloux, J. L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie territoriale: quels prolongements à la réforme territoriale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16722-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital-Value-Decision, a Trialectic Measure of Solidarity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Truda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Observation. Participative Territorial Governance, Planning of Socio-ecological Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gutenberg Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-63, 2019, Social Systems, Culture and Development, 978-88-7554-191-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inductive E.S.O. Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRUDA Giovanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence : Actors, vulnerabilities and gender differences Une idée de l'Intelligence territoriale : acteurs, vulnérabilités et différences entre sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg Edizioni, 2017, 978-88-7554-81-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des territoires et Populations vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRUDA Giovanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence. Actors, vulnerabilities and gender differences Une idée de l'intelligence territoriale : Acteurs, vulnérabilité et différences entre les sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg Edizioni, 2017, 978-88-7554-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche du paysage sonore par analogie au visuel - si le son donne à voir, le champ de vision donne-t-il à entendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces - Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-250, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une résilience consumériste dans le quartier populaire de la Fontaine d’Ouche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Un quartier populaire en résilience socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperpaysages urbains: une approche géographique, sociolangagière et communicationnelle de l’espace sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Bulot, Isabelle Boyer et Marie-Madeleine Bertucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporisations sociolinguistiques et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 163-182, 2014, Espaces discursifs, 978-2-343-03633-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonore, l'iconique et l'ambiantal : vers une connaissance paysagère partagée pour le projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire GUIU, Guillaume FABUREL, Marie-Madeleine MERVANTROUX, Henry TORGUE, Philippe WOLOSZYN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage sonore aux sonotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pecqueux, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bruits de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (90), Seuil, pp.53-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper paysages urbains (HPU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudin, Solène &amp; Harismendy, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la rénovation, les nouvelles pratiques d'habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St-Brieuc eds, pp.143-155, 2012, Rencontres urbaines de Mazier, 978-2-9513526-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Surrounding Space to Assess the Pedestrian Visual Aperture Angle in the Urban Fabric: Toward a Kurtosis-Based Isovist Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily V. Popovich; Christophe Claramunt; Thomas Devogele; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems - Towards the Digital Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2011, 978-3-642-19765-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19766-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Semantics to Analyze the Visual Dynamics of the Pedestrian Mobility in the Urban Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Painho; Maribel Yasmina Santos; Hardy Pundt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-257, 2010, 978-3-642-12325-2. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12326-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic diffraction patterns from regular to fractal structures: application to the Sierpinski carpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lévy-Véhel and Evelyne Lutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals in Engineering. New Trends in Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.97, 2005, 1-84628-047-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-84628-048-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal scattering indicators for urban sound diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M. Novak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking in Patterns. Fractals and Related Phenomena in Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.221, 2004, 981-238-822-2. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812702746_0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balcony form; An approach to reduce sound pressure level into the building façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Almorza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Experimental Measurements in Acoustics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wit press, pp.249-358, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS FRACTAL ESTIMATION OF A GEOMETRY WORTH FOR ACOUSTICS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M Novak (Kingston University, UK). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent nature : Patterns, Growth and Scaling in the Sciences : Conference on Fractals 2002 Granada, Spain, 17 – 20 March 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-424, 2002, 978-981-02-4910-6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/4926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES GEOMETRIQUES POUR LA SIMULATION DES PHENOMENES PHYSIQUES DES AMBIANCES URBAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Anthropos, pp.387-396, 2000, Collection Villes, 2-7178-4071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squaring the Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M. Novak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigms of Complexity. Fractals and Structures in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299, 2000, 981-02-4292-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Soundscape Revisited, présentation des résultats de la recherche aux services de Nantes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons, musiques & ressourcement -Thérapies traditionnelles, psychanalyse, musicothérapie et interactions biophysiques du son paysager et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la perception des compétences des élèves ingénieurs dans la structure organisationnelle des pratiques apprenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce - application aux parcours piétonniers en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Paysages Urbains (HPU) : un exemple de projet de recherche fédérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux ReSonA - Ressourcement, Sonorités, Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01, Rapport de recherche Passages pour Bordeaux Métropole - Al'urba. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Guerres et Paix] de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Wars and Peace : Socioecology of Water, Economics of Sharing and Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France. 1 (14), Gutenberg Edizioni, 2023, Social Systems, Culture and Development, 978-88-7554-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave synthesis of the mechanisms of solidarity: a systemic reading of the mediation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutenberg Edizioni, pp.24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inductive model of territorial resilience dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique, Editions Universitaires de Dijon, décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://eud.u-bourgogne.fr/468-territoires-urbains-en-transition-9782364411562.html, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417, 2014, Collection "Géographie sociale", SECHET, Raymonde, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Truda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Antonio Barbieri Salvatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Truda. Gutenberg Edizioni, 87 p., 2013, 978-88-7554-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters de présentation du projet Bordeaux ReSonA (Ressourcement, Sonorités, Ambiances) à l'exposition SONOTOPICS (6 au 31 mai 2024, MAISON DES SUDS, Pessac)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONOTPICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pessac, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’analyse de contenu des séquences sonores. S. A. C. S. SO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters de présentation du projet &amp;quot;Nantes Soundscape Revisited&amp;quot; à l'exposition SONOTOPICS (6 au 31 mai 2024, MAISON DES SUDS, Pessac)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversée 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARIOUPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05598075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSÉE 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds documentaire d'A.A. Moles : phase 1 : De l'objet sonore transactionnel au paysage sonore communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05598036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04976053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ikni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/jpbr.v4n2p25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770486v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Debache-Benzagouta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19252" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2015.84060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.101-130" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luckel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2010.34049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butzbach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hossam Eldien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.09.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Hossam Eldien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2003.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4777350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;neau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683333v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864247v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rodriguez." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889842v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154123v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025074v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milvoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Truda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545616v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emelianoff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147164v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Hernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545635v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941151v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascaru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Gliemmo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818966v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ross" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223840" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541120v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4715.2161" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gutenbergedizioni.com/prodotto/territorial-observation/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-transition.fr/territoires-urbains-en-transition/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=369" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/ index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=28889" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546990v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-048-6_7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2D1462AF03249F63C72410D9E2D0F19316929C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702746_0018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/4926" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552932v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Al L&#233;obon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628987v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486914v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Truda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonio Barbieri Salvatore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04976053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ikni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28208" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/jpbr.v4n2p25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Debache-Benzagouta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2015.84060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.101-130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luckel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chartier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2010.34049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hossam Eldien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.09.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butzbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Hossam Eldien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2003.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4777350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;neau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rodriguez." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milvoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emelianoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Truda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascaru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Gliemmo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223840" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4715.2161" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gutenbergedizioni.com/prodotto/territorial-observation/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-transition.fr/territoires-urbains-en-transition/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/ index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=28889" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=369" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546990v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-048-6_7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2D1462AF03249F63C72410D9E2D0F19316929C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702746_0018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/4926" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552932v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Al L&#233;obon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628987v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486914v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Truda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonio Barbieri Salvatore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>