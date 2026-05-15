--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe woloszyn </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Recruté en 1999, médaillé de bronze du CNRS en 2003, puis expert du GO7 du Prédit, du CSEA et du Comité National du CNRS, j'ai été initialement affecté à l’UMR AAU, puis à l’UMR ESO. Depuis 2017, je mène mes recherches au sein de l’UMR PASSAGES UMR 5319.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Woloszyn est Chercheur CNRS, affecté depuis 2017 au laboratoire UMR 5319 PASSAGES à Bordeaux. Architecte et acousticien, il développe un dispositif hypermédia de recherche participative de l'espace sonore urbain à travers des dispositifs de réalité augmentée. Il a également cherché à développer une synergie entre les architectes, les physiciens, les géographes, les sociologues et les psychologues afin de modéliser les relations homme-environnement au sein de la théorie des systèmes évolutionnaires. Lauréat de la médaille de bronze de la section 39 du CNRS en 2003, il rejoint le réseau international Intelligence Territoriale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2007, puis anime l'axe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vulnerabilité/résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GdRI éponyme de ce réseau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps silencieux comme expression paysagère du changement climatique dans nos villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Acclimater le paysage. Observer, penser et agir face aux climats en changement, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04976053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons, musiques &amp; ressourcement - Des thérapies soniques aux ambiances aménitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de musicothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (02)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéo-scénarisation sonore du paysage comme support métaphorique de sa médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paysage(s) en partage. Vingt ans de médiation paysagère entre théorie et pratique : bilan et perspectives, 26, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.28208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Evaluation in Engineering Studies: Cognitive Assessment, Informational Scaling and Systemic Modeling of the Knowledge Acquisition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology &amp; Behavior Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.25-49. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22158/jpbr.v4n2p25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03664570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronotopie du paysage sonore urbain des places publiques : le cas de la place 1er novembre 1954 à Béjaïa (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Debache-Benzagouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Environnement, Nature, Paysage, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la cité ! Les paysages de la Clairière des Aubiers révélés par son clip rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (21), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.2885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;zones calmes&amp;quot; à l’épreuve des usages de la ville : vers une requalification des métiers de l'urbanisme ? L'expérience rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Aspects of Soundscape Acknowledgment Using a Virtual Reality (VR) Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.23 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures évolutionnaires de la résilience Modélisation systémique de la durabilité des systèmes territoriaux, l’exemple de la sécheresse de 2012 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Risques, territoires et résilience, Hors série 30, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAUP. Une modalité non verbale de composition du paysage sonore pour une nouvelle médiation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Modelling of Vulnerable Sustainability Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.598 - 611. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2015.84060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la morphométrie dans la révélation des préférences de mobilité. Application aux cheminements piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.101-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.101-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle inductif de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Intelligence Territoriale 25 ans déjà !, Les cahiers d'Administration, hors série de la revue Administration (Supplément au n°244), pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRICAL SCATTERING INDICATORS FOR URBAN SOUND DIFFUSION: STRUCTURE FACTOR AND VERTEX DENSITOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultragarsas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, BALTIC-NORDIC ACOUSTICAL MEETING (B-NAM 2002) PROCEEDINGS: VOLUME II, 3 (48), pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation paysagère d'un écoquartier des années 70 par l'évaluation géotopique de ses ambiances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation interdisciplinaire et intersectorielle des attracteurs paysagers des ambiances piétonnes du quartier de Hautepierre à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Albisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations des habitants d'un quartier en réhabilitation : le quartier MALAKOFF à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp. 43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.429-439. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2010.34049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustical influence of balcony depth and parapet form: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (5), pp.533. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2004.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la réflexion diffuse des façades sur la propagation acoustique et sur la représentation de l’environnement sonore en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sémidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4ièmes Assises de l'environnement sonore, 39, pp. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the sound field into high-rise building facades due to its balcony ceiling form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.431. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2003.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An angular diffusivity geometrical model to predict urban sound diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of diffusive urban configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 ( 1281 (1999)), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4777350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et identification des sources sonores en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (16), pp.7 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du complexe au simplexe : le modèle des objets ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines, 43-44, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de dynamique de résilience pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer et Former à l’Agroécologie en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Safourcade - Université Rennes2, Feb 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la ville : Enjeux acoustiques et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des sons en art et design sonores Seminaire de recherche pour une écoute critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Pecquet, Mar 2025, Paris- Université Panthéon- Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound territories of diversity, between humans and non-humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Acoustic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Music Studies of the University of Athens, Hellenic Society of Acoustic Ecology, Municipality of Epidaurus, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation- Objectivation - Transcription - Composition: Le Paysage des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonotopics. Pour une expérienciation sensible de la spatialisation des univers sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Woloszyn; Didier Blanchard; Kahina Ikni; Frédéric Fradet; Cécile Régnault, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience, fruit de l'intelligence collective des territoires ou exhortation politique au consentement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’INTELLIGENCE COLLECTIVE ET LE RÔLE DES ACTEURS DANS L’ACTIVATION DES RESSOURCES TERRITORIALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22ème colloque international d’intelligence territoriale, Oct 2022, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X - X' - X&amp;quot;, son - énergie - mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur d’usage du son : situation actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Pecket - Université Paris 1 Panthéon-Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter et observer le paysage pour re-constituer un récit paysager : une expérience à l’interface entre recherche et pédagogie, de l’ensap de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rodriguez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la pandémie : les territoires et la prévention des crises sanitaires et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Sciences Sociales de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Territoriale, l'anthropocène et le monde d'après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Wars &amp; Peaces. Socioécologie de l’Eau, Économie du Partage et Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Woloszyn; J.J. Girardot, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le revenu universel: un mode de solidarité dans une logique systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC-SO "Intelligence Collective - Sud-Ouest: de Bordeaux à Valle-Central"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Capital as a Measure of Solidarity. Elements for a complex model of solidarities through freedoms representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Conferencia internacional INTI Network y primer encuentro latinoamericano de territorios posibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités de la résilience, un modèle complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et faire la Résilience. Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie productive à l’économie fonctionnelle : vers une hybridation des champs de liberté du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International d’Intelligence Territoriale. Ressources, déchets et territoires en Économie Sociale et Solidaire : « Valoriser le territoire et améliorer sa qualité au moyen de la gestion des déchets et de l’Économie circulaire»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université A. Mira de Bejaia Faculté des Réseau Intelligence Territoriale, Sciences Economiques, Commerciales et des Sciences de Gestion Laboratoire Economie &amp; Développement; Réseau International Network of Territorial Intelligence, Nov 2017, Bejaia, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mentir Proudhon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire dans les territoires. Initiatives, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale INTI, Nov 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAUP : L’hyperambiotope urbain participatif. Une interface de composition du paysage sonore pour une nouvelle médiation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 547 - 552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability issues in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Territorial Intelligence “The Future of Europe. European Meeting of Almafi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperambiotopes urbains participatifs (HAUP) : une opportunité pour les territoires vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable des territoires vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale INTI, Oct 2015, Ouarzate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global vulnerability scenario for european territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Future of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITY OF SALERNO Department of Humanities, Philosophy and Education Under the patronage of Sociological Theories and Social Transformation Section of the Italian Sociological Association, May 2015, Salerno - Amalfi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un indice de qualité urbaine pour mieux intégrer le besoin de ressourcement dans les projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès national de Santé-Environnement Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSE - Société Française de Santé Environnement, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization as a factor of environmental vulnerability; Climate change axiological deficits and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Territories and Vulnerable Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes transversaux du GdRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus loin de l'équilibre: un nouveau paradigme pour la vulnérabilité des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie des espaces urbains et expression d'un ressenti d'agrément : approche de la notion de bien-être par la quantification informationnelle du bassin de visibilité du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e CONGRÈS NATIONAL EN SANTÉ-ENVIRONNEMENT Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE SANTÉ ET ENVIRONNEMENT, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus loin de l’équilibre: un nouveau paradigme pour la vulnérabilité des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar IT-GO Rosko14, Towards sustainable territorial intelligence: the scales of resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woloszyn Phiippe, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AN INDUCTIVE MODEL OF TERRITORIAL RESILIENCE DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 44th International Conference on Computers &amp; Industrial Engineering (CIE 44) and 9th International Symposium on Intelligent Manufacturing and Service Systems (IMSS’44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey. pp. 680-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un Wellcome à la gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la résilience des paysages sonores &amp;quot;low-fi&amp;quot; des centre-villes, application à la qualification multi-sources de la commune de Bruz (35).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive E.S.O. model evolution: towards a viable inference model of resilience dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT BATI ET MOBILITE PIETONNE ANALYSE MORPHOMETRIQUE DES ESPACES DE VISIBILITE ET CHOIX D'ITINERAIRES PEDESTRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone Piéton COPIE 2013 - La ville sous nos pieds: connaissances et pratiques favorables aux mobilités piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants : un processus de résilience pro-active au service de la justice environnementale en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and resilience in risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France. 16-33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'analyse qualitative sur les modes de consommation (Results of the qualitative analysis on consumption modes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ormaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du modèle inductif de résilience : intégration des variables réactives et proactives dans un modèle d'inférence de la dynamique de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability and resilience in risk scenarii: a community case study; indigenous Nasa in Huila Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability conditions for communitary construction. An example of local experimentation for sustainable planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du modèle participatif d'évaluation de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School : Territoriale Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris-Est Marne-la-Vallée, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The farm of the Millers' park: local experimentation of and for a sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th Annual International Conference of Territorial Intelligence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUCTIVE E.S.O. MODEL EVOLUTION 1 -TOWARDS A VIABLE INFERENCE MODEL OF RESILIENCE DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Conférence annuelle internationale d’Intelligence Territoriale: Innovation sociale et nouveaux modes de gouvernance pour la transition socioécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement bâti et mobilité piétonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIE 2013 - Colloque International Francophone Piéton 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des notions de résilience et de transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été en Intelligente Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence of vulnerability systems 2 - Sustainable modelling of globalization challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnerabilidad de los territorios y las poblaciones vulnerables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pascaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Gliemmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER PAYSAGES URBAINS : Un système numérique d'information ambiantale participative d'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4° rencontres urbaines de Mazier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, St-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a landscape potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference "Reliability and Statistics in Transportation and Communication" (RelStat'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Riga, Latvia. pp.ISBN 978-9984-818-46-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs territoriaux sont pertinents pour appréhender bien-être et qualité de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperpaysages urbains comme jeux de cocréation d'ambiances - Vers une coproduction d'outils participatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.316-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landscape potential characterization: spatial template of pedestrian ambient fields within the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e conférence intercontinentale en intelligence territoriale (IT-Gatineau 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interaction evaluation between dimensions and objectives of sustainable development at territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce; application aux parcours piétonniers en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new semantically enriched geoprocessing tool adapted to the Territorial Intelligence and socio-ecological foresight main thematics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Ouest days of Territorial Intelligence IT-GO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes - Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations fields from corporate studies to socio-ecological indicators : a point of review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI, Strasbourg 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyperscape project: the Landscapes Observatory. Tool Coproduction and Acknowledgment Participative Challenge-Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning: Towards Ambient Pointers Geosystemic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community environment design hypertool. Application to sustainable cities interaction regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Territorial Intelligence. ENTI. November, 4th - 7th 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salerne, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A « perlaborative » environment for sustainable cities design staff in a participative perspective. GIS and knowledge database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering, 2009. CIE 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hyperscape project: Participative game informational construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyperscape project (2): Participative Game Informational Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban HyperScape: a community game for territorial knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. p. 180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d'évaluation perceptive de la réflexion diffuse -Développements méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire UltraSons Signaux Instrumentation (Tours), Apr 2006, Tours, France. pp.781-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive Evaluation Procedures for Diffuse Reflexion Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alexandrie, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de l'ambiance acoustique par reconnaissance sonore en situation d'immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire avec les sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Effect Evaluation of Balconies' Ceiling Form in Protecting Buildings Facades Against Traffic Noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building for the Future: The 16th CIB World Building Congress 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4715.2161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as an Ambience Production Tool An application to immersive sound recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM' 03 : First International Conference on Industrial Engineering and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés universitaires catholiques de Mons (Belgique); Instituto de Engenharia de Sistemas e Computadores do Porto; Universidade do Porto. Faculdade de Engenharia, May 2003, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Énergie Mouvement X - X' - X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Pecquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et usages du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELATOUR FRANCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2024, 978-2-7521-0486-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 Temporalité et spatialité de la co-présence ambiantale du vécu paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mons Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence/absence, les battements du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2022, 979-10-300-0774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des sons de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Pecquet,; Paul Dupouey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Sonore. Applications, méthodologie et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-47, 2021, Hors Collection, 978-2100810680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine comme clef de lecture des enjeux de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Vaucelle, Christine Bouisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, pp.101 - 119, 2020, Coll. Ecopolis, 978-2-8076-1228-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale, vers une ingénierie participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lerique, F., &amp; Pissaloux, J. L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie territoriale: quels prolongements à la réforme territoriale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16722-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital-Value-Decision, a Trialectic Measure of Solidarity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Truda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Observation. Participative Territorial Governance, Planning of Socio-ecological Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gutenberg Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-63, 2019, Social Systems, Culture and Development, 978-88-7554-191-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inductive E.S.O. Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRUDA Giovanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence : Actors, vulnerabilities and gender differences Une idée de l'Intelligence territoriale : acteurs, vulnérabilités et différences entre sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg Edizioni, 2017, 978-88-7554-81-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des territoires et Populations vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRUDA Giovanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence. Actors, vulnerabilities and gender differences Une idée de l'intelligence territoriale : Acteurs, vulnérabilité et différences entre les sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg Edizioni, 2017, 978-88-7554-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche du paysage sonore par analogie au visuel - si le son donne à voir, le champ de vision donne-t-il à entendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces - Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-250, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une résilience consumériste dans le quartier populaire de la Fontaine d’Ouche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Un quartier populaire en résilience socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperpaysages urbains: une approche géographique, sociolangagière et communicationnelle de l’espace sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Bulot, Isabelle Boyer et Marie-Madeleine Bertucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporisations sociolinguistiques et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 163-182, 2014, Espaces discursifs, 978-2-343-03633-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonore, l'iconique et l'ambiantal : vers une connaissance paysagère partagée pour le projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire GUIU, Guillaume FABUREL, Marie-Madeleine MERVANTROUX, Henry TORGUE, Philippe WOLOSZYN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage sonore aux sonotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pecqueux, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bruits de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (90), Seuil, pp.53-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper paysages urbains (HPU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudin, Solène &amp; Harismendy, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la rénovation, les nouvelles pratiques d'habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St-Brieuc eds, pp.143-155, 2012, Rencontres urbaines de Mazier, 978-2-9513526-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Surrounding Space to Assess the Pedestrian Visual Aperture Angle in the Urban Fabric: Toward a Kurtosis-Based Isovist Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily V. Popovich; Christophe Claramunt; Thomas Devogele; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems - Towards the Digital Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2011, 978-3-642-19765-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19766-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Semantics to Analyze the Visual Dynamics of the Pedestrian Mobility in the Urban Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Painho; Maribel Yasmina Santos; Hardy Pundt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-257, 2010, 978-3-642-12325-2. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12326-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic diffraction patterns from regular to fractal structures: application to the Sierpinski carpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lévy-Véhel and Evelyne Lutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals in Engineering. New Trends in Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.97, 2005, 1-84628-047-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-84628-048-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal scattering indicators for urban sound diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M. Novak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking in Patterns. Fractals and Related Phenomena in Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.221, 2004, 981-238-822-2. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812702746_0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balcony form; An approach to reduce sound pressure level into the building façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Almorza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Experimental Measurements in Acoustics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wit press, pp.249-358, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS FRACTAL ESTIMATION OF A GEOMETRY WORTH FOR ACOUSTICS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M Novak (Kingston University, UK). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent nature : Patterns, Growth and Scaling in the Sciences : Conference on Fractals 2002 Granada, Spain, 17 – 20 March 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-424, 2002, 978-981-02-4910-6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/4926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES GEOMETRIQUES POUR LA SIMULATION DES PHENOMENES PHYSIQUES DES AMBIANCES URBAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Anthropos, pp.387-396, 2000, Collection Villes, 2-7178-4071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squaring the Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M. Novak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigms of Complexity. Fractals and Structures in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299, 2000, 981-02-4292-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Soundscape Revisited, présentation des résultats de la recherche aux services de Nantes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons, musiques & ressourcement -Thérapies traditionnelles, psychanalyse, musicothérapie et interactions biophysiques du son paysager et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la perception des compétences des élèves ingénieurs dans la structure organisationnelle des pratiques apprenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce - application aux parcours piétonniers en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Paysages Urbains (HPU) : un exemple de projet de recherche fédérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux ReSonA - Ressourcement, Sonorités, Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01, Rapport de recherche Passages pour Bordeaux Métropole - Al'urba. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Guerres et Paix] de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Wars and Peace : Socioecology of Water, Economics of Sharing and Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France. 1 (14), Gutenberg Edizioni, 2023, Social Systems, Culture and Development, 978-88-7554-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave synthesis of the mechanisms of solidarity: a systemic reading of the mediation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutenberg Edizioni, pp.24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inductive model of territorial resilience dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique, Editions Universitaires de Dijon, décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://eud.u-bourgogne.fr/468-territoires-urbains-en-transition-9782364411562.html, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417, 2014, Collection "Géographie sociale", SECHET, Raymonde, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Truda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Antonio Barbieri Salvatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Truda. Gutenberg Edizioni, 87 p., 2013, 978-88-7554-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters de présentation du projet Bordeaux ReSonA (Ressourcement, Sonorités, Ambiances) à l'exposition SONOTOPICS (6 au 31 mai 2024, MAISON DES SUDS, Pessac)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONOTPICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pessac, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’analyse de contenu des séquences sonores. S. A. C. S. SO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters de présentation du projet &amp;quot;Nantes Soundscape Revisited&amp;quot; à l'exposition SONOTOPICS (6 au 31 mai 2024, MAISON DES SUDS, Pessac)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversée 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARIOUPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05598075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSÉE 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds documentaire d'A.A. Moles : phase 1 : De l'objet sonore transactionnel au paysage sonore communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05598036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> philippe woloszyn </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Recruté en 1999, médaillé de bronze du CNRS en 2003, puis expert du GO7 du Prédit, du CSEA et du Comité National du CNRS, j'ai été initialement affecté à l’UMR AAU, puis à l’UMR ESO. Depuis 2017, je mène mes recherches au sein de l’UMR PASSAGES UMR 5319.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Woloszyn est Chercheur CNRS, affecté depuis 2017 au laboratoire UMR 5319 PASSAGES à Bordeaux. Architecte et acousticien, il développe un dispositif hypermédia de recherche participative de l'espace sonore urbain à travers des dispositifs de réalité augmentée. Il a également cherché à développer une synergie entre les architectes, les physiciens, les géographes, les sociologues et les psychologues afin de modéliser les relations homme-environnement au sein de la théorie des systèmes évolutionnaires. Lauréat de la médaille de bronze de la section 39 du CNRS en 2003, il rejoint le réseau international Intelligence Territoriale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2007, puis anime l'axe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vulnerabilité/résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du GdRI éponyme de ce réseau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le printemps silencieux comme expression paysagère du changement climatique dans nos villes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Acclimater le paysage. Observer, penser et agir face aux climats en changement, 31 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04976053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons, musiques &amp; ressourcement - Des thérapies soniques aux ambiances aménitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de musicothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (02)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idéo-scénarisation sonore du paysage comme support métaphorique de sa médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paysage(s) en partage. Vingt ans de médiation paysagère entre théorie et pratique : bilan et perspectives, 26, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.28208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Evaluation in Engineering Studies: Cognitive Assessment, Informational Scaling and Systemic Modeling of the Knowledge Acquisition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychology &amp; Behavior Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.25-49. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22158/jpbr.v4n2p25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03664570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chronotopie du paysage sonore urbain des places publiques : le cas de la place 1er novembre 1954 à Béjaïa (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Debache-Benzagouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Environnement, Nature, Paysage, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est la cité ! Les paysages de la Clairière des Aubiers révélés par son clip rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (21), pp.[en ligne]. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.2885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02493365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;zones calmes&amp;quot; à l’épreuve des usages de la ville : vers une requalification des métiers de l'urbanisme ? L'expérience rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Aspects of Soundscape Acknowledgment Using a Virtual Reality (VR) Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Psychology and Behavioral Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.23 - 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures évolutionnaires de la résilience Modélisation systémique de la durabilité des systèmes territoriaux, l’exemple de la sécheresse de 2012 aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Risques, territoires et résilience, Hors série 30, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01888744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAUP. Une modalité non verbale de composition du paysage sonore pour une nouvelle médiation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Modelling of Vulnerable Sustainability Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08, pp.598 - 611. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2015.84060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la morphométrie dans la révélation des préférences de mobilité. Application aux cheminements piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.101-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.24.101-130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle inductif de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L'Intelligence Territoriale 25 ans déjà !, Les cahiers d'Administration, hors série de la revue Administration (Supplément au n°244), pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOMETRICAL SCATTERING INDICATORS FOR URBAN SOUND DIFFUSION: STRUCTURE FACTOR AND VERTEX DENSITOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultragarsas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, BALTIC-NORDIC ACOUSTICAL MEETING (B-NAM 2002) PROCEEDINGS: VOLUME II, 3 (48), pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation paysagère d'un écoquartier des années 70 par l'évaluation géotopique de ses ambiances sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo Bruit, le magazine de l'actualité de l'environnement sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PirVE AMBIOFLUX. Caractérisation interdisciplinaire et intersectorielle des attracteurs paysagers des ambiances piétonnes du quartier de Hautepierre à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Albisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESO Travaux et Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et représentations des habitants d'un quartier en réhabilitation : le quartier MALAKOFF à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp. 43-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (4), pp.429-439. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jssm.2010.34049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acoustical influence of balcony depth and parapet form: Experiments and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (5), pp.533. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2004.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la réflexion diffuse des façades sur la propagation acoustique et sur la représentation de l’environnement sonore en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sémidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Butzbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4ièmes Assises de l'environnement sonore, 39, pp. 17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the sound field into high-rise building facades due to its balcony ceiling form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65, pp.431. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2003.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An angular diffusivity geometrical model to predict urban sound diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIT Transactions on The Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 69, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal modeling of diffusive urban configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 ( 1281 (1999)), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4777350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et identification des sources sonores en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Péneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (16), pp.7 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du complexe au simplexe : le modèle des objets ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ambiances architecturales et urbaines, 43-44, pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02464640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de dynamique de résilience pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer et Former à l’Agroécologie en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Safourcade - Université Rennes2, Feb 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la ville : Enjeux acoustiques et santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des sons en art et design sonores Seminaire de recherche pour une écoute critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Pecquet, Mar 2025, Paris- Université Panthéon- Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05525707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sound territories of diversity, between humans and non-humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Alfonsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference on Acoustic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Music Studies of the University of Athens, Hellenic Society of Acoustic Ecology, Municipality of Epidaurus, Nov 2024, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbation- Objectivation - Transcription - Composition: Le Paysage des sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonotopics. Pour une expérienciation sensible de la spatialisation des univers sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Woloszyn; Didier Blanchard; Kahina Ikni; Frédéric Fradet; Cécile Régnault, May 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience, fruit de l'intelligence collective des territoires ou exhortation politique au consentement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’INTELLIGENCE COLLECTIVE ET LE RÔLE DES ACTEURS DANS L’ACTIVATION DES RESSOURCES TERRITORIALES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22ème colloque international d’intelligence territoriale, Oct 2022, Bejaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03822985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X - X' - X&amp;quot;, son - énergie - mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur d’usage du son : situation actuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Pecket - Université Paris 1 Panthéon-Sorbonne, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter et observer le paysage pour re-constituer un récit paysager : une expérience à l’interface entre recherche et pédagogie, de l’ensap de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rodriguez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union Géographique Internationale (UGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03892196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la pandémie : les territoires et la prévention des crises sanitaires et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux Sciences Sociales de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Territoriale, l'anthropocène et le monde d'après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Wars &amp; Peaces. Socioécologie de l’Eau, Économie du Partage et Intelligence Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Woloszyn; J.J. Girardot, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le revenu universel: un mode de solidarité dans une logique systémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC-SO "Intelligence Collective - Sud-Ouest: de Bordeaux à Valle-Central"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Capital as a Measure of Solidarity. Elements for a complex model of solidarities through freedoms representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Conferencia internacional INTI Network y primer encuentro latinoamericano de territorios posibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités de la résilience, un modèle complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et faire la Résilience. Risques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie productive à l’économie fonctionnelle : vers une hybridation des champs de liberté du citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International d’Intelligence Territoriale. Ressources, déchets et territoires en Économie Sociale et Solidaire : « Valoriser le territoire et améliorer sa qualité au moyen de la gestion des déchets et de l’Économie circulaire»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université A. Mira de Bejaia Faculté des Réseau Intelligence Territoriale, Sciences Economiques, Commerciales et des Sciences de Gestion Laboratoire Economie &amp; Développement; Réseau International Network of Territorial Intelligence, Nov 2017, Bejaia, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire mentir Proudhon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire dans les territoires. Initiatives, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale INTI, Nov 2016, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAUP : L’hyperambiotope urbain participatif. Une interface de composition du paysage sonore pour une nouvelle médiation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Suner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 547 - 552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability issues in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Territorial Intelligence “The Future of Europe. European Meeting of Almafi”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperambiotopes urbains participatifs (HAUP) : une opportunité pour les territoires vulnérables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable des territoires vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Intelligence Territoriale INTI, Oct 2015, Ouarzate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global vulnerability scenario for european territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Future of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIVERSITY OF SALERNO Department of Humanities, Philosophy and Education Under the patronage of Sociological Theories and Social Transformation Section of the Italian Sociological Association, May 2015, Salerno - Amalfi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un indice de qualité urbaine pour mieux intégrer le besoin de ressourcement dans les projets urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Milvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congrès national de Santé-Environnement Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSE - Société Française de Santé Environnement, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphométrie des espaces urbains et expression d'un ressenti d'agrément : approche de la notion de bien-être par la quantification informationnelle du bassin de visibilité du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e CONGRÈS NATIONAL EN SANTÉ-ENVIRONNEMENT Paysage, Urbanisme et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE SANTÉ ET ENVIRONNEMENT, Nov 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus loin de l’équilibre: un nouveau paradigme pour la vulnérabilité des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar IT-GO Rosko14, Towards sustainable territorial intelligence: the scales of resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woloszyn Phiippe, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization as a factor of environmental vulnerability; Climate change axiological deficits and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Territories and Vulnerable Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axes transversaux du GdRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience comme processus loin de l'équilibre: un nouveau paradigme pour la vulnérabilité des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vers une intelligence durable des territoires: les échelles de la résilience", Roscoff, May 22th-23th 2014.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01024023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS AN INDUCTIVE MODEL OF TERRITORIAL RESILIENCE DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 44th International Conference on Computers &amp; Industrial Engineering (CIE 44) and 9th International Symposium on Intelligent Manufacturing and Service Systems (IMSS’44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istambul, Turkey. pp. 680-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">un Wellcome à la gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roskoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la résilience des paysages sonores &amp;quot;low-fi&amp;quot; des centre-villes, application à la qualification multi-sources de la commune de Bruz (35).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive E.S.O. model evolution: towards a viable inference model of resilience dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONNEMENT BATI ET MOBILITE PIETONNE ANALYSE MORPHOMETRIQUE DES ESPACES DE VISIBILITE ET CHOIX D'ITINERAIRES PEDESTRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone Piéton COPIE 2013 - La ville sous nos pieds: connaissances et pratiques favorables aux mobilités piétonnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences: résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du modèle inductif de résilience : intégration des variables réactives et proactives dans un modèle d'inférence de la dynamique de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'analyse qualitative sur les modes de consommation (Results of the qualitative analysis on consumption modes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ormaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité territoriale et résiliences : résistances et capacités adaptatives face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs habitants : un processus de résilience pro-active au service de la justice environnementale en situation de crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and resilience in risk scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France. 16-33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability and resilience in risk scenarii: a community case study; indigenous Nasa in Huila Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability conditions for communitary construction. An example of local experimentation for sustainable planning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du modèle participatif d'évaluation de la résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School : Territoriale Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris-Est Marne-la-Vallée, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The farm of the Millers' park: local experimentation of and for a sustainable urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII th Annual International Conference of Territorial Intelligence </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUCTIVE E.S.O. MODEL EVOLUTION 1 -TOWARDS A VIABLE INFERENCE MODEL OF RESILIENCE DYNAMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Conférence annuelle internationale d’Intelligence Territoriale: Innovation sociale et nouveaux modes de gouvernance pour la transition socioécologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Miedes Bianca, Nov 2013, Huelva, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement bâti et mobilité piétonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIE 2013 - Colloque International Francophone Piéton 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnerabilidad de los territorios y las poblaciones vulnerables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pascaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Gliemmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des notions de résilience et de transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été en Intelligente Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence of vulnerability systems 2 - Sustainable modelling of globalization challenge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial intelligence of vulnerability systems -A transitional viewpoint of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Quenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNISA - DISUFF Dipartimento di Scienze Umane, Filosofiche e della Formazione, GDRI INTI Group de Recherche International International Network of Territorial Intelligence, Jun 2012, Fisciano (SA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER PAYSAGES URBAINS : Un système numérique d'information ambiantale participative d'aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 4° rencontres urbaines de Mazier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, St-Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs territoriaux sont pertinents pour appréhender bien-être et qualité de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a landscape potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference "Reliability and Statistics in Transportation and Communication" (RelStat'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Riga, Latvia. pp.ISBN 978-9984-818-46-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperpaysages urbains comme jeux de cocréation d'ambiances - Vers une coproduction d'outils participatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.316-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A landscape potential characterization: spatial template of pedestrian ambient fields within the urban fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1e conférence intercontinentale en intelligence territoriale (IT-Gatineau 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an interaction evaluation between dimensions and objectives of sustainable development at territorial levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce; application aux parcours piétonniers en milieu urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new semantically enriched geoprocessing tool adapted to the Territorial Intelligence and socio-ecological foresight main thematics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Ouest days of Territorial Intelligence IT-GO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes - Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00938242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations fields from corporate studies to socio-ecological indicators : a point of review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference of territorial intelligence, ENTI, Strasbourg 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Strasbourg, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00769614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyperscape project: the Landscapes Observatory. Tool Coproduction and Acknowledgment Participative Challenge-Games.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Soundmarks Psychophysical Geodimensioning: Towards Ambient Pointers Geosystemic computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Joanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community environment design hypertool. Application to sustainable cities interaction regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference of Territorial Intelligence. ENTI. November, 4th - 7th 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Salerne, Italy. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A « perlaborative » environment for sustainable cities design staff in a participative perspective. GIS and knowledge database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering, 2009. CIE 39</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hyperscape project: Participative game informational construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyperscape project (2): Participative Game Informational Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference of Territorial Intelligence "Tools and methods of Territorial Intelligence", Besançon, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00985348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban HyperScape: a community game for territorial knowledge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference of Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Huelva, Spain. p. 180-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00523931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédures d'évaluation perceptive de la réflexion diffuse -Développements méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire UltraSons Signaux Instrumentation (Tours), Apr 2006, Tours, France. pp.781-784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECTS OF DIFFUSE REFLECTION BY BUILDING FAÇADES ON THE SOUND PROPAGATION AND SOUNDSCAPES IN URBAN AREAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Picaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Schmich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive Evaluation Procedures for Diffuse Reflexion Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Health and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Alexandrie, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation de l'ambiance acoustique par reconnaissance sonore en situation d'immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire avec les sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03770606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical Effect Evaluation of Balconies' Ceiling Form in Protecting Buildings Facades Against Traffic Noise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building for the Future: The 16th CIB World Building Congress 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4715.2161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as an Ambience Production Tool An application to immersive sound recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEPM' 03 : First International Conference on Industrial Engineering and Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultés universitaires catholiques de Mons (Belgique); Instituto de Engenharia de Sistemas e Computadores do Porto; Universidade do Porto. Faculdade de Engenharia, May 2003, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Énergie Mouvement X - X' - X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Pecquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et usages du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELATOUR FRANCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-99, 2024, 978-2-7521-0486-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 Temporalité et spatialité de la co-présence ambiantale du vécu paysager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mons Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence/absence, les battements du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2022, 979-10-300-0774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design des sons de l'urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Pecquet,; Paul Dupouey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Sonore. Applications, méthodologie et études de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-47, 2021, Hors Collection, 978-2100810680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience urbaine comme clef de lecture des enjeux de la transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Vaucelle, Christine Bouisset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, pp.101 - 119, 2020, Coll. Ecopolis, 978-2-8076-1228-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence territoriale, vers une ingénierie participative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lerique, F., &amp; Pissaloux, J. L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ingénierie territoriale: quels prolongements à la réforme territoriale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-16722-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02182917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital-Value-Decision, a Trialectic Measure of Solidarity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Truda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Observation. Participative Territorial Governance, Planning of Socio-ecological Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (1), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gutenberg Edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-63, 2019, Social Systems, Culture and Development, 978-88-7554-191-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02926316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inductive E.S.O. Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRUDA Giovanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence : Actors, vulnerabilities and gender differences Une idée de l'Intelligence territoriale : acteurs, vulnérabilités et différences entre sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg Edizioni, 2017, 978-88-7554-81-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des territoires et Populations vulnérables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRUDA Giovanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence. Actors, vulnerabilities and gender differences Une idée de l'intelligence territoriale : Acteurs, vulnérabilité et différences entre les sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gutenberg Edizioni, 2017, 978-88-7554-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche du paysage sonore par analogie au visuel - si le son donne à voir, le champ de vision donne-t-il à entendre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces - Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-250, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une résilience consumériste dans le quartier populaire de la Fontaine d’Ouche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Galibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Un quartier populaire en résilience socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hyperpaysages urbains: une approche géographique, sociolangagière et communicationnelle de l’espace sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Bulot, Isabelle Boyer et Marie-Madeleine Bertucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporisations sociolinguistiques et précarités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 163-182, 2014, Espaces discursifs, 978-2-343-03633-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonore, l'iconique et l'ambiantal : vers une connaissance paysagère partagée pour le projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire GUIU, Guillaume FABUREL, Marie-Madeleine MERVANTROUX, Henry TORGUE, Philippe WOLOSZYN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces Espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du paysage sonore aux sonotopes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pecqueux, Anthony. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bruits de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (90), Seuil, pp.53-62, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper paysages urbains (HPU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudin, Solène &amp; Harismendy, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la rénovation, les nouvelles pratiques d'habiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St-Brieuc eds, pp.143-155, 2012, Rencontres urbaines de Mazier, 978-2-9513526-2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Surrounding Space to Assess the Pedestrian Visual Aperture Angle in the Urban Fabric: Toward a Kurtosis-Based Isovist Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasily V. Popovich; Christophe Claramunt; Thomas Devogele; Manfred Schrenk; Kyrill Korolenko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion and Geographic Information Systems - Towards the Digital Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-142, 2011, 978-3-642-19765-9. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19766-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Spatial Semantics to Analyze the Visual Dynamics of the Pedestrian Mobility in the Urban Fabric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Painho; Maribel Yasmina Santos; Hardy Pundt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-257, 2010, 978-3-642-12325-2. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12326-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic diffraction patterns from regular to fractal structures: application to the Sierpinski carpet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lévy-Véhel and Evelyne Lutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fractals in Engineering. New Trends in Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.97, 2005, 1-84628-047-8. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-84628-048-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal scattering indicators for urban sound diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M. Novak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking in Patterns. Fractals and Related Phenomena in Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.221, 2004, 981-238-822-2. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812702746_0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balcony form; An approach to reduce sound pressure level into the building façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany Hossam Eldien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Almorza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Experimental Measurements in Acoustics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wit press, pp.249-358, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IS FRACTAL ESTIMATION OF A GEOMETRY WORTH FOR ACOUSTICS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M Novak (Kingston University, UK). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent nature : Patterns, Growth and Scaling in the Sciences : Conference on Fractals 2002 Granada, Spain, 17 – 20 March 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Scientific Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-424, 2002, 978-981-02-4910-6. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/4926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAITEMENT DES DONNÉES GEOMETRIQUES POUR LA SIMULATION DES PHENOMENES PHYSIQUES DES AMBIANCES URBAINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Anthropos, pp.387-396, 2000, Collection Villes, 2-7178-4071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squaring the Circle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miroslav M. Novak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradigms of Complexity. Fractals and Structures in the Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.299, 2000, 981-02-4292-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nantes Soundscape Revisited, présentation des résultats de la recherche aux services de Nantes Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons, musiques & ressourcement -Thérapies traditionnelles, psychanalyse, musicothérapie et interactions biophysiques du son paysager et musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la perception des compétences des élèves ingénieurs dans la structure organisationnelle des pratiques apprenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Safourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un modèle de décision environnementale de la mobilité douce - application aux parcours piétonniers en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Luckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Piombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper Paysages Urbains (HPU) : un exemple de projet de recherche fédérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux ReSonA - Ressourcement, Sonorités, Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">01, Rapport de recherche Passages pour Bordeaux Métropole - Al'urba. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04255095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitant dans les recherches scientifiques sur le bruit, et dans l'évaluation sonore pour l'action urbaine et territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-D Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Bureau de recherches Aménités, Laboratoire d'Acoustique Musicale, Université Pierre et Marie Curie, CNRS, CIDB, Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Guerres et Paix] de l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Wars and Peace : Socioecology of Water, Economics of Sharing and Territorial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France. 1 (14), Gutenberg Edizioni, 2023, Social Systems, Culture and Development, 978-88-7554-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave synthesis of the mechanisms of solidarity: a systemic reading of the mediation modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovana Truda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gutenberg Edizioni, pp.24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01973644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an inductive model of territorial resilience dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE44 &amp; IMSS’14 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Istanbul, Turkey. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01147168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique, Editions Universitaires de Dijon, décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://eud.u-bourgogne.fr/468-territoires-urbains-en-transition-9782364411562.html, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.417, 2014, Collection "Géographie sociale", SECHET, Raymonde, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An idea of Territorial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Truda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Antonio Barbieri Salvatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanna Truda. Gutenberg Edizioni, 87 p., 2013, 978-88-7554-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04252908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters de présentation du projet Bordeaux ReSonA (Ressourcement, Sonorités, Ambiances) à l'exposition SONOTOPICS (6 au 31 mai 2024, MAISON DES SUDS, Pessac)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Ikni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SONOTPICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pessac, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’analyse de contenu des séquences sonores. S. A. C. S. SO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posters de présentation du projet &amp;quot;Nantes Soundscape Revisited&amp;quot; à l'exposition SONOTOPICS (6 au 31 mai 2024, MAISON DES SUDS, Pessac)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Al Léobon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04683173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traversée 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARIOUPOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05598075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAVERSÉE 7.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04684946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du fonds documentaire d'A.A. Moles : phase 1 : De l'objet sonore transactionnel au paysage sonore communicationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05598036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04976053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ikni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28208" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/jpbr.v4n2p25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Debache-Benzagouta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2015.84060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.101-130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luckel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chartier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2010.34049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hossam Eldien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.09.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butzbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Hossam Eldien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2003.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4777350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;neau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rodriguez." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milvoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emelianoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Truda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941151v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938656v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascaru" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Gliemmo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223840" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4715.2161" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gutenbergedizioni.com/prodotto/territorial-observation/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-transition.fr/territoires-urbains-en-transition/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/ index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=28889" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=369" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546990v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-048-6_7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2D1462AF03249F63C72410D9E2D0F19316929C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702746_0018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/4926" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552932v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Al L&#233;obon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628987v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486914v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Truda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonio Barbieri Salvatore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04976053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ikni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.28208" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03664570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Safourcade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22158/jpbr.v4n2p25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Debache-Benzagouta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.2885" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2015.84060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Piombini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.101-130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Albisser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luckel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chartier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jssm.2010.34049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hossam Eldien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2004.09.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Butzbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Hossam Eldien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2003.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4777350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;neau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02464640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522554v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683333v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03822985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rodriguez." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497271v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536122v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Milvoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535997v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545616v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emelianoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Truda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143908v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025074v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827374v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quenault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ormaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827054v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascaru" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Gliemmo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813953v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546823v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143976v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bourdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00938242v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486905v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535625v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Ross" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223840" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523957v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00985348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945681v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541123v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541120v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770606v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555296v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4715.2161" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664923v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681185v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/design-sonore-applications-methodologie-et-etudes-cas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02182917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926316v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gutenbergedizioni.com/prodotto/territorial-observation/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974465v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974197v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reseau-transition.fr/territoires-urbains-en-transition/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/ index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=28889" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=369" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546990v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347331v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Miguet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19766-6_11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12326-9_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-048-6_7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE2D1462AF03249F63C72410D9E2D0F19316929C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812702746_0018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555295v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.worldscientific.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/4926" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552932v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Al L&#233;obon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157907v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628987v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486914v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890871v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gourlot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hernandez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D Polack" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Truda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535908v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04252908v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonio Barbieri Salvatore" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04683173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598075v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05598036v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>