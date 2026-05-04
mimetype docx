--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -2008,242 +2008,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solal - Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Cohen : Solal et les Solal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.69-79, 2018, Quarto, ‎ 2072740096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Valeureux - Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albert Cohen : Solal et les Solal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.657-665, 2018, Quarto, ‎ 2072740096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangeclous - Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albert Cohen : Solal et les Solal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.339-349, 2018, ‎ 2072740096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04402047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belle du Seigneur - Présentation</w:t>
               </w:r>
@@ -4812,3039 +4812,3039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : l’héritage critique de Milan Kundera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SAGESSE DU ROMAN ? L'HÉRITAGE CRITIQUE DE MILAN KUNDERA, http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id=295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafka: A Treaty of Misheritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Jews, Europe, the XXIe century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://k-larevue.com/en/kafka-treaty-misheritage/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Clemenceau’s Strange Anti-Antisemitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Jews, Europe, the XXIe century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://k-larevue.com/en/kafka-treaty-misheritage/</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le territoire où le jugement moral est suspendu » ? Penser « l’art du roman » avec (après) Milan Kundera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SAGESSE DU ROMAN ? L'HÉRITAGE CRITIQUE DE MILAN KUNDERA, http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gâchis de Babel (Kafka, Zweig, la Bible et l’Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°4 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdl.004.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomie d’un embarras. En lisant la poésie politique de Mahmoud Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, p. 88-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle du Seigneur, cinquante ans, nouvelles approches: avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une femme qui n'était pas mon genre: Belle du Seigneur et Belle de Jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Belle du Seigneur, cinquante ans, nouvelles approches, pp.37-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le méshéritage de Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://laviedesidees.fr/Le-mesheritage-de-Kafka.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, SAGESSE DU ROMAN ? L'HÉRITAGE CRITIQUE DE MILAN KUNDERA, http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id=295</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle édition française des œuvres de Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, avril-juin 2019 (2), p. 317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">« Le territoire où le jugement moral est suspendu » ? Penser « l’art du roman » avec (après) Milan Kundera</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Zauberberg, un roman (déjà) démocratique ? Petit essai de géologie romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72e année (4), pp.691-703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrifier les sacrifices ? Trois contre-lectures de la “ligature d’Isaac” : Thomas Mann, Leonard Cohen, Hanokh Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, SAGESSE DU ROMAN ? L'HÉRITAGE CRITIQUE DE MILAN KUNDERA, http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=22</w:t>
+              <w:t xml:space="preserve">, 2014, http://www.revue-silene.com/f/index.php?sp=liv&amp;livre_id=177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fugitive du camp des vainqueurs&amp;quot;. Une lecture du Fanatisme ou Mahomet le prophète de Voltaire (1741)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actes, 1, pp.231-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Marchand de Venise. Une pièce et trois procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.109-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen chez les Soviets. Salut à la Russie ou la littérature en état d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Géographie imaginaire d'Albert Cohen (13), pp.11-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafka. La tradition détraquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180, pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sujet : ses aventures, ses avanies, ses avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.7228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Révolution en Révélation : impasse Benny Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izio Rosenman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22, p. 88-105</w:t>
+              <w:t xml:space="preserve">, 2012, 17, pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Schaffner</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire théologique de Franz Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005651ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire théologique de Franz Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005651ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Mahomet et moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.166-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques enjeux éthiques de La Métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.106-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison historique, apocalypse et roman familial dans Quatrevingt-treize (Hugo) et Le Siècle des lumières (Carpentier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 329 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.329.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantômes de judaïsme : spectres juifs chez Georges Perec et Patrick Modiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pardès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.123-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbre et le philosophe. Du platane de Barrès au marronnier de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, http://www.revue-silene.com/f/index.php?sp=liv&amp;livre_id=133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen, pro et contra - Essai d'abécédaire critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Atelier du Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.93-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survivre et témoigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.3553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un étrange apôtre. Réflexions sur la question Badiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Belle du Seigneur, cinquante ans, nouvelles approches, pp.37-52</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izio Rosenman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Schaffner</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel BOUJU (dir.), L’Engagement littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 321 (1), pp.100-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.321.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen : la question séfarade. Convergences et malentendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (2), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409290701248914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet (ed), Les romanciers français lecteurs et spectateurs de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.116-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goldzink : À la recherche du libertinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 925, pp.365-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hubier, Le roman des quêtes de l’écrivain (1890-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 319 (3), pp.376-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.319.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Commandeur aux enfers. Libres variations sur Don Juan, l’infidélité et le christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.7-9</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rosenman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.151-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla STEMMERMANN, « Ein einfacher junger Mensch reiste… ». Thomas Manns Transposition des “Candide” Voltaires in den “Zauberberg”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n o 317 (1), pp.110-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.317.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, avril-juin 2019 (2), p. 317-322</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perec et Kafka, des kabbalistes devenus fous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Bartfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives. Revue de l'université hébraïque de Jérusalem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.103-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fertilité des marges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Bartfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives. Revue de l'université hébraïque de Jérusalem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.13-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Europe en littérature. Création littéraire et culture européenne au temps de la crise de l’esprit (1918-1939), de Pascal Dethurens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 311 (310), pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.311.0357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72e année (4), pp.691-703</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe et les Juifs. Les généalogies spécieuses de Jean-Claude Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izio Rosenman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.73-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...2123 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368320v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04370763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen. Dissonant voices, de Jack Abecassis</w:t>
               </w:r>
@@ -9407,51 +9407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborie," TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goldzink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux_0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402050v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402047v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parizet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Julien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charbit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debrauwere-Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kaddour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rosaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/30892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moncelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hadjadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thumerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morzewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Linsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.9763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sessa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;vi-Valensi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice God&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanoosthuyse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.004.0085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7228" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izio Rosenman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005651ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701248914" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3553" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.321.0087" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.319.0365" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370782v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.317.0085" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rosenman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Bartfeld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.311.0357" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborie," TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goldzink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux_0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parizet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Julien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charbit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debrauwere-Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kaddour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rosaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/30892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moncelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hadjadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thumerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morzewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Linsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.9763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sessa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;vi-Valensi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice God&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanoosthuyse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.004.0085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7228" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izio Rosenman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005651ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3553" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.321.0087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701248914" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.319.0365" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rosenman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.317.0085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Bartfeld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.311.0357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>