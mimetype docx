--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -109,151 +109,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Shylock à Cinoc. Essai sur les judaïsmes apocryphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2018, 2406068293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen, Solal et les Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zard. Gallimard, 2018, Quarto, 2072740096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712252v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03712250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complot et terreur. Imaginaires politiques de la peur</w:t>
               </w:r>
@@ -748,178 +748,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.En ligne, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sagesse du roman ? L'héritage critique de Milan Kundera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231827v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03828896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belle du Seigneur, cinquante ans, nouvelles approches</w:t>
               </w:r>
@@ -1582,50 +1582,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface d'Au pied du Sinaï, de Georges Clemenceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au pied du Sinaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Antilope, p. 7-15, 2022, 2379510970</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface au dossier &amp;quot;Les imaginaires de la terreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1638,2617 +1707,2548 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Leichter-Flack; Philippe Zard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les imaginaires de la terreur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.En ligne, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, L'Antilope, p. 7-15, 2022, 2379510970</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Judet de La Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trémolières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Azria, Danièle Hervieu-Léger et Domnique Iogna-Prat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France - PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dictionnaires Quadrige, 978-2-13-081334-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Denis Matringe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Valeureux - Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Zard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Cohen : Solal et les Solal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.657-665, 2018, Quarto, ‎ 2072740096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangeclous - Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Zard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Cohen : Solal et les Solal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.339-349, 2018, ‎ 2072740096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal - Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Cohen : Solal et les Solal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.69-79, 2018, Quarto, ‎ 2072740096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle du Seigneur - Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Zard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Cohen : Solal et les Solal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.873-885, 2018, Quarto, ‎ 2072740096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humour juif, humour antisémite : trouble dans le genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Leca-Mercier; Anne-Marie Paillet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens de l'humour. Style, genres, contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, L'Harmattan, pp.235-249, 2018, Au cœur des textes, 978-2-8061-0400-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.20383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combat de l'homme - Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Zard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Cohen : Solal et les Solal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.1617-1620, 2018, Quarto, ‎ 2072740096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal et les Solal : le roman introuvable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Zard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Cohen. Solal et les Solal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard, pp.11-23, 2018, ‎ 2072740096</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la tolérance avec Lessing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Judet de La Combe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter d’autres partages ». Mélanges offerts à Nicole Jacques-Lefèvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS LSH Lyon, pp.243-258, 2017, 2847889477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euripide au Moyen-Orient : une mission de bons offices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Gély; Syvie Parizet; Anne Tomiche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités antiques. La littérature occidentale et l’Antiquité gréco-romaine dans la première moitié du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.413-431, 2014, Littérature et poétique comparées, 978-2-84016-175-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre des frontières. Expériences limites et figures du sujet dans Les Carnets de Malte Laurids Brigge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Trémolières</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages (de) frontaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimé, pp.71-80, 2013, 2841746119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution “côté crime”. Quatrevingt-Treize ou les zones d’ombre d’une apologie de la Terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufief Pierre; Perrin-Daubard Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence politique et littérature au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'esprit des lettres, 2304040683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Haggadah européenne de Thomas Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Dictionnaire des faits religieux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrivains face à la Bible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les éditions du Cerf, pp.139-153, 2011, 2204091839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épiphanies poétiques et prose du monde dans quelques romans de vocation (Rilke, Joyce, Proust, Sartre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourkis Ridha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’émotion poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sahar, pp.179-196, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modiano et son complexe. La carnavalisation de la mémoire dans La place de l’étoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modiano ou les intermittences de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.69-86, 2010, Savoir Lettres, 978-2-7056-6954-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars d’un héros sous la Terreur. L’Homme qui mangeait la mort de Borislav Pekic, via Thermidor (Victorien Sardou) et Napoléon (Abel Gance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ferré Vincent; Mortier Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature, Histoire et politique au 20e siècle : hommage à Jean-Pierre Morel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.147-160, 2010, L'esprit des lettres, 9782304033526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The paradoxes of Zionism in the Work of Albert Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Debrauwere-Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Israeli-Palestinian Conflict in the Francophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.41-54, 2009, 0415995876</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinoc ou la Diaspora. Variations sur un chapitre de La vie mode d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et saveur. Explications de textes et commentaires offerts à Jean Goldzink</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.279-287, 2009, L'esprit des lettres, 2304024009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen, “un arbre de Judée dans la forêt française” ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Intellectuels français et Israël (1948-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Eclat, pp.97-109, 2009, 2841622010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En haine de l’Occident : quelques réflexions sur l’imaginaire anti-occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rosaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sens de l’Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.51-68, 2007, 2848320508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concierges de l’Éternel. Esquisse d’une métaphysique du potin chez Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Chamayou; Nathalie Solomon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potins, Cancans et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dictionnaires Quadrige, 978-2-13-081334-7</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-61, 2006, Etudes, 2-914518-81-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp.1617-1620, 2018, Quarto, ‎ 2072740096</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'animal et l'homme dans La Métamorphose de Franz Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Zard; Aliénor Bertrand; Véronique Gély; Patrick Dandrey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal et l'homme : Fables de Jean de la Fontaine. Traité des animaux de Condillac. La Métamorphose de Franz Kafka : Un thème, trois œuvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.199-275, 2004, 2701138868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp.11-23, 2018, ‎ 2072740096</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vialatte lecteur de Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Moncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre Vialatte, au miroir de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.253-277, 2003, Littératures, ‎ 2845162200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp.69-79, 2018, Quarto, ‎ 2072740096</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et philosophie : un “vieux différend”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.7-30, 2002, Manières de critiquer, 2-910663-81-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp.657-665, 2018, Quarto, ‎ 2072740096</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de l’artiste en morceaux. La fragmentation du réel dans Les Carnets de Malte Laurids Brigge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ricord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le parti du détail - Enjeux narratifs et descriptifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes/Minard, 2002, Etudes romanesques, 2-256-91038-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp.339-349, 2018, ‎ 2072740096</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafka, architecte du politique dans Les Armes de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le défi de Babel. Un mythe littéraire pour le XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.127-140, 2001, 284321033X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard, pp.873-885, 2018, Quarto, ‎ 2072740096</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“À quoi pense la critique ?” Réflexions sur la critique littéraire philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marcoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Thumerel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manières de critiquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.177-197, 2001, Etudes littéraires, 2-910663-64-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tombeau pour Joseph Roth, ou l’étrange confession d’un saint buveur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1939 dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de France, pp.307-316, 2001, 213051605X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repenser la tolérance avec Lessing.</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrits sans laisser d’adresse. La question de l’Autre dans le journal fictif : : Les Carnets de Malte Laurids Brigge de Rilke et La Nausée de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, ENS LSH Lyon, pp.243-258, 2017, 2847889477</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eloge de l'adresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers Scientifiques de l’Université d’Artois (14), Artois Presses Université, pp.81-100, 2000, 2910663442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Empire chinois, mythe personnel et politique : Segalen (René Leys) et Kafka (La Muraille de Chine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morzewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Linsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Écrivains français du XXe siècle et la Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.109-131, 2000, Lettres et civilisations étrangères, 9782910663575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.apu.9763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...1569 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Linsen</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04365016v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04365010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kafka et l’homo sacer. Lecture du Procès</w:t>
               </w:r>
@@ -4743,3108 +4743,3108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georges Clemenceau’s Strange Anti-Antisemitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Jews, Europe, the XXIe century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafka: A Treaty of Misheritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Jews, Europe, the XXIe century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://k-larevue.com/en/kafka-treaty-misheritage/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : l’héritage critique de Milan Kundera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SAGESSE DU ROMAN ? L'HÉRITAGE CRITIQUE DE MILAN KUNDERA, http://www.revue-silene.com/f/index.php?sp=comm&amp;comm_id=295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le territoire où le jugement moral est suspendu » ? Penser « l’art du roman » avec (après) Milan Kundera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, SAGESSE DU ROMAN ? L'HÉRITAGE CRITIQUE DE MILAN KUNDERA, http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clemenceau (tout) contre l’antisémitisme : les clairs-obscurs d’ « Au pied du Sinaï »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K. Les Juifs, l'Europe, le XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://k-larevue.com/georges-clemenceau-tout-contre-lantisemitisme-les-clairs-obscurs-dau-pied-du-sinai/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gâchis de Babel (Kafka, Zweig, la Bible et l’Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°4 (1), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdl.004.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://k-larevue.com/en/kafka-treaty-misheritage/</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomie d’un embarras. En lisant la poésie politique de Mahmoud Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, p. 88-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une femme qui n'était pas mon genre: Belle du Seigneur et Belle de Jour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Belle du Seigneur, cinquante ans, nouvelles approches, pp.37-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belle du Seigneur, cinquante ans, nouvelles approches: avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le méshéritage de Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://laviedesidees.fr/Le-mesheritage-de-Kafka.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle édition française des œuvres de Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, avril-juin 2019 (2), p. 317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">« Le territoire où le jugement moral est suspendu » ? Penser « l’art du roman » avec (après) Milan Kundera</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Der Zauberberg, un roman (déjà) démocratique ? Petit essai de géologie romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72e année (4), pp.691-703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacrifier les sacrifices ? Trois contre-lectures de la “ligature d’Isaac” : Thomas Mann, Leonard Cohen, Hanokh Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, SAGESSE DU ROMAN ? L'HÉRITAGE CRITIQUE DE MILAN KUNDERA, http://www.revue-silene.com/f/index.php?sp=colloque&amp;colloque_id=22</w:t>
+              <w:t xml:space="preserve">, 2014, http://www.revue-silene.com/f/index.php?sp=liv&amp;livre_id=177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fugitive du camp des vainqueurs&amp;quot;. Une lecture du Fanatisme ou Mahomet le prophète de Voltaire (1741)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actes, 1, pp.231-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Zard</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafka. La tradition détraquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180, pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen chez les Soviets. Salut à la Russie ou la littérature en état d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Géographie imaginaire d'Albert Cohen (13), pp.11-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Marchand de Venise. Une pièce et trois procès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.109-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du sujet : ses aventures, ses avanies, ses avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.7228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Révolution en Révélation : impasse Benny Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izio Rosenman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22, p. 88-105</w:t>
+              <w:t xml:space="preserve">, 2012, 17, pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Schaffner</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imaginaires de la terreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Albert Cohen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.7-9</w:t>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alain Schaffner</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire théologique de Franz Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005651ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rire théologique de Franz Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1005651ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Mahomet et moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.166-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantômes de judaïsme : spectres juifs chez Georges Perec et Patrick Modiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pardès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45, pp.123-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques enjeux éthiques de La Métamorphose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14, pp.106-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison historique, apocalypse et roman familial dans Quatrevingt-treize (Hugo) et Le Siècle des lumières (Carpentier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 329 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.329.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’arbre et le philosophe. Du platane de Barrès au marronnier de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, http://www.revue-silene.com/f/index.php?sp=liv&amp;livre_id=133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen, pro et contra - Essai d'abécédaire critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Atelier du Roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60, pp.93-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cohen : la question séfarade. Convergences et malentendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (2), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409290701248914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survivre et témoigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.3553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un étrange apôtre. Réflexions sur la question Badiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Belle du Seigneur, cinquante ans, nouvelles approches, pp.37-52</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izio Rosenman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel BOUJU (dir.), L’Engagement littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 321 (1), pp.100-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.321.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, avril-juin 2019 (2), p. 317-322</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Goldzink : À la recherche du libertinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 925, pp.365-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hubier, Le roman des quêtes de l’écrivain (1890-1925)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 319 (3), pp.376-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.319.0365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulla STEMMERMANN, « Ein einfacher junger Mensch reiste… ». Thomas Manns Transposition des “Candide” Voltaires in den “Zauberberg”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n o 317 (1), pp.110-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.317.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Actes, 1, pp.231-242</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Commandeur aux enfers. Libres variations sur Don Juan, l’infidélité et le christianisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rosenman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12, pp.151-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 106, pp.109-123</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet (ed), Les romanciers français lecteurs et spectateurs de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.116-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Géographie imaginaire d'Albert Cohen (13), pp.11-37</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perec et Kafka, des kabbalistes devenus fous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Bartfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives. Revue de l'université hébraïque de Jérusalem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.103-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 180, pp.53-56</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fertilité des marges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Bartfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives. Revue de l'université hébraïque de Jérusalem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Leichter-Flack</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe et les Juifs. Les généalogies spécieuses de Jean-Claude Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izio Rosenman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plurielles. Revue culturelle et politique pour un judaïsme humaniste et laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.73-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/acta.7228⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Europe en littérature. Création littéraire et culture européenne au temps de la crise de l’esprit (1918-1939), de Pascal Dethurens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 311 (310), pp.369-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.311.0357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...897 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...691 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rlc.311.0357⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04370763v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04368320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Cohen. Dissonant voices, de Jack Abecassis</w:t>
               </w:r>
@@ -8673,50 +8673,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Parizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kafka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8725,139 +8807,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bible dans les littératures du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362954v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04362953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9407,51 +9407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborie," TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231827v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goldzink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux_0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402050v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parizet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Julien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charbit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365489v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debrauwere-Miller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kaddour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rosaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/30892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moncelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hadjadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thumerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morzewski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Linsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.9763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sessa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;vi-Valensi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice God&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanoosthuyse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362777v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.004.0085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098401v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365449v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7228" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368327v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izio Rosenman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005651ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262124v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3553" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.321.0087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701248914" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.319.0365" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rosenman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370782v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.317.0085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Bartfeld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370763v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.311.0357" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368320v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362953v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01769182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leichter-Flack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tomiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boidin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laborie," TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098373v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Milkovitch-Rioux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goldzink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gengembre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03828920v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Judet de La Combe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_faits_religieux_0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402047v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402067v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261280v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Parizet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debrauwere-Miller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Kaddour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Charbit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rosaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/30892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moncelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hadjadj" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ricord" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marcoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Thumerel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365010v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chamayou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morzewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Linsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.9763" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365000v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sessa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline L&#233;vi-Valensi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice God&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vanoosthuyse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231976v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356936v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231967v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdl.004.0085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098401v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365449v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.7228" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izio Rosenman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02055737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363213v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1005651ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262032v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.329.0025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368300v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409290701248914" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368344v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.3553" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368324v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.321.0087" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.319.0365" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.317.0085" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rosenman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Bartfeld" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.311.0357" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371418v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368357v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hervieu-L&#233;ger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362953v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362954v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429820v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363101v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>